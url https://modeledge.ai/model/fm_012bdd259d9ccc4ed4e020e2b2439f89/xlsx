--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -12,84 +12,84 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="earnings_growth">Model!$B$8</definedName>
-    <definedName name="earnings_multiple">Model!$B$9</definedName>
+    <definedName name="projection_years">Model!$B$12</definedName>
     <definedName name="projected_eps">Model!$B$14</definedName>
     <definedName name="intrinsic_value">Model!$B$15</definedName>
+    <definedName name="margin_of_safety">Model!$B$17</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="earnings_multiple">Model!$B$9</definedName>
+    <definedName name="normalized_eps">Model!$B$10</definedName>
     <definedName name="implied_equity_value">Model!$B$16</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
-[...2 lines deleted...]
-    <definedName name="margin_of_safety">Model!$B$17</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>Dell conservative earning-power valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_012bdd259d9ccc4ed4e020e2b2439f89</t>
-[...2 lines deleted...]
-    <t>FY2026E</t>
+    <t>As of 2026-09-01  ·  Currency: USD  ·  https://modeledge.ai/model/fm_012bdd259d9ccc4ed4e020e2b2439f89</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
+    <t>FY2030E</t>
+  </si>
+  <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Annual normalized EPS growth</t>
   </si>
   <si>
     <t>Fourth-year earnings multiple</t>
   </si>
   <si>
     <t>Current normalized EPS</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>projection_years</t>
   </si>
   <si>
     <t>Calculations</t>
@@ -106,87 +106,87 @@
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fourth-year normalized EPS</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>earnings_growth = 0.08, earnings_multiple = 14, normalized_eps = 10.5</t>
+    <t>earnings_growth = 0.08, earnings_multiple = 14, normalized_eps = 15</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>earnings_growth = 0.02, earnings_multiple = 10, normalized_eps = 7</t>
+    <t>earnings_growth = 0.02, earnings_multiple = 10, normalized_eps = 10</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>earnings_growth = 0.15, earnings_multiple = 16, normalized_eps = 12</t>
+    <t>earnings_growth = 0.15, earnings_multiple = 16, normalized_eps = 20</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>Dell FY2027 Q2 results and updated full-year guidance</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000039/exhibit991earnings8kq2fy27.htm</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>Dell FY2026 earnings call and AI server outlook</t>
   </si>
   <si>
     <t>https://investors.delltechnologies.com/static-files/9e5d4126-0f17-4ceb-b26c-a2563b8bcbc9</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://cincodias.elpais.com/companias/2026-05-29/dell-se-dispara-un-40-en-bolsa-tras-anunciar-fuertes-previsiones-al-calor-de-la-ia.html</t>
   </si>
   <si>
     <t>Published server market share and low-margin industry context</t>
   </si>
   <si>
     <t>https://www.tomshardware.com/desktops/servers/arm-servers-capture-over-45-percent-of-data-center-market-revenue</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -573,83 +573,83 @@
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
-        <v>396.4</v>
+        <v>424.68</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
-        <v>0.69</v>
+        <v>0.652</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="8">
         <v>0.08</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9">
         <v>14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6">
-        <v>10.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="str">