--- v1 (2026-09-09)
+++ v2 (2026-10-25)
@@ -10,97 +10,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="h1_2026_adjusted_ebitda_margin">Model!$B$30</definedName>
+    <definedName name="h2_2025_sales">Model!$B$20</definedName>
+    <definedName name="current_enterprise_value">Model!$B$35</definedName>
+    <definedName name="current_ev_to_estimated_ebitda">Model!$B$37</definedName>
+    <definedName name="cash">Model!$B$7</definedName>
+    <definedName name="total_debt">Model!$B$12</definedName>
+    <definedName name="q2_2026_gross_margin">Model!$B$24</definedName>
+    <definedName name="q2_2026_sales">Model!$B$25</definedName>
+    <definedName name="q2_2026_adjusted_ebitda_margin">Model!$B$33</definedName>
+    <definedName name="revenue_2026">Model!$B$11</definedName>
     <definedName name="fy2025_sales">Model!$B$15</definedName>
+    <definedName name="h1_2026_gross_margin">Model!$B$17</definedName>
+    <definedName name="current_price">Model!$B$8</definedName>
+    <definedName name="ev_ebitda_multiple">Model!$B$10</definedName>
+    <definedName name="h1_2026_sales">Model!$B$19</definedName>
     <definedName name="q2_2026_adjusted_ebitda">Model!$B$23</definedName>
+    <definedName name="adjusted_ebitda">Model!$B$27</definedName>
+    <definedName name="q1_2026_adjusted_ebitda_margin">Model!$B$32</definedName>
+    <definedName name="diluted_shares">Model!$B$9</definedName>
+    <definedName name="fy2025_adjusted_ebitda">Model!$B$14</definedName>
     <definedName name="net_debt">Model!$B$31</definedName>
+    <definedName name="equity_value">Model!$B$36</definedName>
+    <definedName name="fair_value_calc">Model!$B$38</definedName>
+    <definedName name="upside_calc">Model!$B$39</definedName>
     <definedName name="adj_ebitda_margin">Model!$B$6</definedName>
     <definedName name="h1_2026_operating_cash_flow">Model!$B$18</definedName>
+    <definedName name="q1_2026_adjusted_ebitda">Model!$B$21</definedName>
     <definedName name="q1_2026_sales">Model!$B$22</definedName>
-    <definedName name="h1_2026_adjusted_ebitda">Model!$B$16</definedName>
-[...21 lines deleted...]
-    <definedName name="h2_2025_sales">Model!$B$20</definedName>
     <definedName name="current_market_cap">Model!$B$28</definedName>
     <definedName name="fy2025_adjusted_ebitda_margin">Model!$B$29</definedName>
+    <definedName name="h1_2026_adjusted_ebitda_margin">Model!$B$30</definedName>
+    <definedName name="enterprise_value">Model!$B$34</definedName>
+    <definedName name="h1_2026_adjusted_ebitda">Model!$B$16</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>Power Solutions International 2026 EV/EBITDA valuation</t>
   </si>
   <si>
     <t>2026 EV/EBITDA valuation refreshed after reviewing PSIX's Q2 2026 10-Q, earnings release, and call transcript. Revenue is anchored to first-half actual sales plus second-half sales approximately in line with second-half 2025. The margin assumption gives credit to the 17.6% Q2 adjusted EBITDA margin while respecting management's cautions on Wisconsin ramp costs, product mix, oil-and-gas softness, and shipment timing. Q2 reported cash, debt, and diluted shares replace prior anchors; the multiple remains below hypergrowth levels.</t>
   </si>
   <si>
-    <t>As of 2026-08-12  ·  Currency: USD  ·  https://modeledge.ai/model/fm_051dd273a05a82b87ff768b91fce81bc</t>
+    <t>As of 2026-10-22  ·  Currency: USD  ·  https://modeledge.ai/model/fm_051dd273a05a82b87ff768b91fce81bc</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>2026E adjusted EBITDA margin</t>
   </si>
   <si>
     <t>Cash and equivalents ($M)</t>
   </si>
   <si>
     <t>Current PSIX share price</t>
   </si>
   <si>
     <t>Diluted shares (M)</t>
   </si>
   <si>
     <t>EV/EBITDA multiple</t>
   </si>
   <si>
     <t>2026E sales ($M)</t>
   </si>
   <si>
     <t>Debt and finance leases ($M)</t>
   </si>
@@ -215,69 +215,180 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>adj_ebitda_margin = 0.12, ev_ebitda_multiple = 7, revenue_2026 = 630</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>adj_ebitda_margin = 0.17, ev_ebitda_multiple = 10, revenue_2026 = 720</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 22: investigated -9.03% daily move through indexed issuer activity, release discovery and web searches. No newly verified quantified issuer change supports altering the existing operating assumptions. Preserve methodology and financial anchors; update regular-session reference price and market-relative outputs. Exact company-specific price attribution remains unconfirmed.</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $47.17 retrieved 2026-10-22T15:22:04.360675-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>October 21: investigated +7.06% to $51.85. No fresh quantified issuer catalyst verified; earnings remain scheduled November 5. Retain $676M revenue, 15.5% EBITDA margin and 8.5x. The known $220M facility is capacity, not cash drawn; complete debt/cash/fees bridge and legacy P/E-monitoring conflict remain open.</t>
+  </si>
+  <si>
+    <t>https://investors.psiengines.com/press-releases</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>October 19 Model Edge reference PSIX price $49.03; provider/refresh timestamp 2026-10-19T15:24:42.775087-06:00. Retrieval timestamps are not trade timestamps or asserted official closing prints. Financial anchors retain their separately disclosed dates.</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>October 19, 2026: Investigated the 6.43% rise. Targeted filing/transcript and web searches found no newly verified quantified operating catalyst; November 5 earnings timing and the previously disclosed $220M credit facility are not new earnings or cash. Preserve $676M revenue, 15.5% adjusted EBITDA margin and 8.5x; refresh price only.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/PSIX</t>
+  </si>
+  <si>
+    <t>October 16 Model Edge regular-session PSIX reference $46.07, refreshed 2026-10-16T15:05:07.231661-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>October 15 Model Edge regular-session PSIX reference $50.62, refreshed 2026-10-15T15:04:35.92758-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>October 14 Model Edge regular-session reference PSIX price $46.605, refreshed 2026-10-14T14:58:22.490591-06:00. Price refresh changes market-relative outputs; separate evidence/relative-method changes are described below.</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>October 13 Model Edge regular-session reference PSIX price $53.14, refreshed 2026-10-13T15:02:11.103752-06:00. Price refresh changes market-relative outputs; separate evidence/relative-method changes are described below.</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>Issuer confirms November 5 Q3 results/call; no fresh guidance.</t>
+  </si>
+  <si>
+    <t>https://investors.psiengines.com/news-releases/news-release-details/power-solutions-international-sets-date-third-quarter-2026</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference PSIX price $48.5, refreshed 2026-10-08T15:00:48.834204-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference PSIX quote $51.63, refreshed 2026-10-07T15:03:00.707654-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 price +7.72%. No new quantified issuer catalyst found in latest filings/releases or web search. Existing September30 $220M facility is capacity, with $35M actual draw and $15M repayment already known; do not add gross capacity as cash. Keep revenue676M,15.5%EBITDAmargin,8.5x and existing balance-sheet basis; $38.490075 unchanged.</t>
+  </si>
+  <si>
+    <t>October 6 Model Edge reference PSIX quote $47.93, refreshed 2026-10-06T15:02:51.19658-06:00. Price changes refresh market-relative outputs; evidence-supported valuation changes are separately described.</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>October 6: price rose 6.82% to $47.93. Company-specific filing/press discovery and news searches did not verify a fresh company-specific catalyst or changed operating guidance. The September 30 revolver expansion was already reviewed and is borrowing capacity, not all new cash. Retain $676M forward revenue, 15.5% EBITDA margin, 8.5x EV/EBITDA and existing June balance-sheet/share anchors. User growth, margin and working-capital monitors require the next quarterly evidence; a daily quote is insufficient to rewrite them.</t>
+  </si>
+  <si>
+    <t>https://psiengines.gcs-web.com/press-releases</t>
+  </si>
+  <si>
+    <t>September 30 Modeledge reference PSIX price $45.97, refreshed 2026-09-30T15:27:35.823908-06:00. This quote refresh changes market-relative outputs; any intrinsic effects are separately explained. For USAU only, the existing financing-price formula mechanically links valuation to price.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>September 30 8-K and release confirm a $220M committed revolving facility to September 2029, replacing $135M capacity. SOFR spread falls 2.60% to 1.80%; $35M was borrowed and $15M old principal plus about $0.1M interest/fees repaid. Do not book $220M as cash or debt. September settlement balances cannot be reconciled completely to June anchors without interim cash/debt movements and other fees. Preserve June-based debt/cash and intrinsic value; record better liquidity and covenant/control conditions without inventing a live balance sheet.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/PSIX/filing/8-K/0001193125-26-408371</t>
+  </si>
+  <si>
+    <t>Reviewed August Forms 3/4 in the complete retrieved window: CEO award is 5,867 phantom units settled only in cash over 2027-2029. Do not add them as common shares. No new operating guidance or debt evidence in reviewed sources.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference PSIX share price $39.46 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
     <t>Q2 2026 10-Q reported net sales of $152.544M, H1 sales of $281.136M, Q2 gross margin of 27.1%, diluted shares of 23.072M, cash of $70.062M, and debt components totaling about $72.649M.</t>
   </si>
   <si>
     <t>https://investors.psiengines.com/node/13896/html</t>
   </si>
   <si>
     <t>2026-08-12</t>
   </si>
   <si>
     <t>Q2 2026 release said H2 sales are expected to exceed H1 and be approximately in line with H2 2025, with strong data-center demand but continued shipment timing, throughput, supply-chain, oil-and-gas, and Wisconsin ramp-cost variability.</t>
   </si>
   <si>
     <t>https://investors.psiengines.com/news-releases/news-release-details/power-solutions-international-announces-second-quarter-2026</t>
   </si>
   <si>
     <t>Q2 call commentary discussed Wisconsin operational improvement, ongoing oil-and-gas softness, strong 2026 data-center demand, work to secure 2027 orders, and a longer-term gross margin goal in the 25% range.</t>
   </si>
   <si>
     <t>https://stockanalysis.com/stocks/psix/transcripts/665991-q2-2026/</t>
+  </si>
+  <si>
+    <t>Regular-session reference $51.85 at retrieval time 2026-10-21T15:04:37.142149-06:00. Market quote evidence only.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
     <numFmt numFmtId="168" formatCode="0.00"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
@@ -658,51 +769,51 @@
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>0.155</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>70.062</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
-        <v>42.66</v>
+        <v>47.17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <v>23.072</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="9">
         <v>8.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
         <v>676</v>
       </c>
@@ -1001,105 +1112,325 @@
     </row>
     <row r="51">
       <c r="A51" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>55</v>
       </c>
       <c r="B2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" t="s">
         <v>60</v>
       </c>
-      <c r="B4" t="s">
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
         <v>61</v>
       </c>
-      <c r="C4" t="s">
-        <v>57</v>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" t="s">
+        <v>87</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>