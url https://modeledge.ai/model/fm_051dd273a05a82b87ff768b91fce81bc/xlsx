--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,240 +10,290 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="adjusted_ebitda">Model!$B$18</definedName>
-[...20 lines deleted...]
-    <definedName name="q1_2026_sales">Model!$B$16</definedName>
+    <definedName name="h1_2026_adjusted_ebitda_margin">Model!$B$30</definedName>
+    <definedName name="fy2025_sales">Model!$B$15</definedName>
+    <definedName name="q2_2026_adjusted_ebitda">Model!$B$23</definedName>
+    <definedName name="net_debt">Model!$B$31</definedName>
+    <definedName name="adj_ebitda_margin">Model!$B$6</definedName>
+    <definedName name="h1_2026_operating_cash_flow">Model!$B$18</definedName>
+    <definedName name="q1_2026_sales">Model!$B$22</definedName>
+    <definedName name="h1_2026_adjusted_ebitda">Model!$B$16</definedName>
+    <definedName name="h1_2026_sales">Model!$B$19</definedName>
+    <definedName name="q1_2026_adjusted_ebitda">Model!$B$21</definedName>
+    <definedName name="fair_value_calc">Model!$B$38</definedName>
+    <definedName name="upside_calc">Model!$B$39</definedName>
+    <definedName name="q2_2026_adjusted_ebitda_margin">Model!$B$33</definedName>
+    <definedName name="current_price">Model!$B$8</definedName>
+    <definedName name="diluted_shares">Model!$B$9</definedName>
+    <definedName name="total_debt">Model!$B$12</definedName>
+    <definedName name="h1_2026_gross_margin">Model!$B$17</definedName>
+    <definedName name="adjusted_ebitda">Model!$B$27</definedName>
+    <definedName name="enterprise_value">Model!$B$34</definedName>
+    <definedName name="fy2025_adjusted_ebitda">Model!$B$14</definedName>
+    <definedName name="q2_2026_sales">Model!$B$25</definedName>
+    <definedName name="q1_2026_adjusted_ebitda_margin">Model!$B$32</definedName>
+    <definedName name="q2_2026_gross_margin">Model!$B$24</definedName>
+    <definedName name="current_ev_to_estimated_ebitda">Model!$B$37</definedName>
+    <definedName name="cash">Model!$B$7</definedName>
+    <definedName name="ev_ebitda_multiple">Model!$B$10</definedName>
+    <definedName name="current_enterprise_value">Model!$B$35</definedName>
+    <definedName name="equity_value">Model!$B$36</definedName>
+    <definedName name="revenue_2026">Model!$B$11</definedName>
+    <definedName name="h2_2025_sales">Model!$B$20</definedName>
+    <definedName name="current_market_cap">Model!$B$28</definedName>
+    <definedName name="fy2025_adjusted_ebitda_margin">Model!$B$29</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
-[...4 lines deleted...]
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_051dd273a05a82b87ff768b91fce81bc</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+  <si>
+    <t>Power Solutions International 2026 EV/EBITDA valuation</t>
+  </si>
+  <si>
+    <t>2026 EV/EBITDA valuation refreshed after reviewing PSIX's Q2 2026 10-Q, earnings release, and call transcript. Revenue is anchored to first-half actual sales plus second-half sales approximately in line with second-half 2025. The margin assumption gives credit to the 17.6% Q2 adjusted EBITDA margin while respecting management's cautions on Wisconsin ramp costs, product mix, oil-and-gas softness, and shipment timing. Q2 reported cash, debt, and diluted shares replace prior anchors; the multiple remains below hypergrowth levels.</t>
+  </si>
+  <si>
+    <t>As of 2026-08-12  ·  Currency: USD  ·  https://modeledge.ai/model/fm_051dd273a05a82b87ff768b91fce81bc</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>2026E adjusted EBITDA margin</t>
   </si>
   <si>
     <t>Cash and equivalents ($M)</t>
   </si>
   <si>
     <t>Current PSIX share price</t>
   </si>
   <si>
-    <t>Shares outstanding (M)</t>
+    <t>Diluted shares (M)</t>
   </si>
   <si>
     <t>EV/EBITDA multiple</t>
   </si>
   <si>
     <t>2026E sales ($M)</t>
   </si>
   <si>
     <t>Debt and finance leases ($M)</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>fy2025_adjusted_ebitda</t>
   </si>
   <si>
     <t>fy2025_sales</t>
   </si>
   <si>
+    <t>h1_2026_adjusted_ebitda</t>
+  </si>
+  <si>
+    <t>h1_2026_gross_margin</t>
+  </si>
+  <si>
+    <t>h1_2026_operating_cash_flow</t>
+  </si>
+  <si>
+    <t>h1_2026_sales</t>
+  </si>
+  <si>
+    <t>h2_2025_sales</t>
+  </si>
+  <si>
     <t>q1_2026_adjusted_ebitda</t>
   </si>
   <si>
     <t>q1_2026_sales</t>
   </si>
   <si>
+    <t>q2_2026_adjusted_ebitda</t>
+  </si>
+  <si>
+    <t>q2_2026_gross_margin</t>
+  </si>
+  <si>
+    <t>q2_2026_sales</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>adjusted_ebitda</t>
   </si>
   <si>
     <t>current_market_cap</t>
   </si>
   <si>
     <t>fy2025_adjusted_ebitda_margin</t>
   </si>
   <si>
+    <t>h1_2026_adjusted_ebitda_margin</t>
+  </si>
+  <si>
     <t>net_debt</t>
   </si>
   <si>
     <t>q1_2026_adjusted_ebitda_margin</t>
   </si>
   <si>
+    <t>q2_2026_adjusted_ebitda_margin</t>
+  </si>
+  <si>
     <t>enterprise_value</t>
   </si>
   <si>
     <t>current_enterprise_value</t>
   </si>
   <si>
     <t>equity_value</t>
   </si>
   <si>
     <t>current_ev_to_estimated_ebitda</t>
   </si>
   <si>
     <t>fair_value_calc</t>
   </si>
   <si>
     <t>upside_calc</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside / downside</t>
   </si>
   <si>
+    <t>2026E adjusted EBITDA</t>
+  </si>
+  <si>
+    <t>Implied enterprise value</t>
+  </si>
+  <si>
+    <t>Net debt</t>
+  </si>
+  <si>
+    <t>Implied equity value</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>adj_ebitda_margin = 0.135, ev_ebitda_multiple = 9.5, revenue_2026 = 760</t>
+    <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>adj_ebitda_margin = 0.105, ev_ebitda_multiple = 8, revenue_2026 = 700</t>
+    <t>adj_ebitda_margin = 0.12, ev_ebitda_multiple = 7, revenue_2026 = 630</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>adj_ebitda_margin = 0.155, ev_ebitda_multiple = 10.5, revenue_2026 = 830</t>
+    <t>adj_ebitda_margin = 0.17, ev_ebitda_multiple = 10, revenue_2026 = 720</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>FY2025 sales were $722.4M and FY2025 adjusted EBITDA was $116.3M.</t>
-[...23 lines deleted...]
-    <t>https://modeledge.ai/company/-/filing/10-Q/162828026033451/</t>
+    <t>Q2 2026 10-Q reported net sales of $152.544M, H1 sales of $281.136M, Q2 gross margin of 27.1%, diluted shares of 23.072M, cash of $70.062M, and debt components totaling about $72.649M.</t>
+  </si>
+  <si>
+    <t>https://investors.psiengines.com/node/13896/html</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>Q2 2026 release said H2 sales are expected to exceed H1 and be approximately in line with H2 2025, with strong data-center demand but continued shipment timing, throughput, supply-chain, oil-and-gas, and Wisconsin ramp-cost variability.</t>
+  </si>
+  <si>
+    <t>https://investors.psiengines.com/news-releases/news-release-details/power-solutions-international-announces-second-quarter-2026</t>
+  </si>
+  <si>
+    <t>Q2 call commentary discussed Wisconsin operational improvement, ongoing oil-and-gas softness, strong 2026 data-center demand, work to secure 2027 orders, and a longer-term gross margin goal in the 25% range.</t>
+  </si>
+  <si>
+    <t>https://stockanalysis.com/stocks/psix/transcripts/665991-q2-2026/</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
     <numFmt numFmtId="168" formatCode="0.00"/>
+    <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
     </font>
     <font>
@@ -255,77 +305,80 @@
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId6" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -570,377 +623,483 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="s">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="3" t="s">
+    <row r="3">
+      <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="3" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.135</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="6">
-        <v>45.089</v>
+      <c r="B6" s="5">
+        <v>0.155</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="7">
-        <v>39.44</v>
+      <c r="B7" s="6">
+        <v>70.062</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="8">
-        <v>23.051</v>
+      <c r="B8" s="7">
+        <v>42.66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="9">
-        <v>9.5</v>
+      <c r="B9" s="8">
+        <v>23.072</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="6">
-        <v>760</v>
+      <c r="B10" s="9">
+        <v>8.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
-        <v>103.441</v>
+        <v>676</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
+      <c r="B12" s="6">
+        <v>72.649</v>
+      </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116.316</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
-        <v>722.405</v>
+        <v>116.316</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>13.875</v>
+        <v>722.405</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>128.592</v>
+        <v>40.708</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="4" t="s">
         <v>15</v>
+      </c>
+      <c r="B17">
+        <v>0.252</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B18" t="str">
-        <f>(Model!$B$10*Model!$B$5)</f>
+      <c r="B18">
+        <v>75.724</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-        <f>(Model!$B$7*Model!$B$8)</f>
+      <c r="B19">
+        <v>281.136</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-        <f>(Model!$B$13/Model!$B$14)</f>
+      <c r="B20">
+        <v>395.052</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-        <f>(Model!$B$11-Model!$B$6)</f>
+      <c r="B21">
+        <v>13.875</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B22" t="str">
-        <f>(Model!$B$15/Model!$B$16)</f>
+      <c r="B22">
+        <v>128.592</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B23" t="str">
-        <f>(Model!$B$18*Model!$B$9)</f>
+      <c r="B23">
+        <v>26.833</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B24" t="str">
-        <f>(Model!$B$19+Model!$B$21)</f>
+      <c r="B24">
+        <v>0.271</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B25" t="str">
-        <f>(Model!$B$23-Model!$B$21)</f>
+      <c r="B25">
+        <v>152.544</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="4" t="s">
+      <c r="A26" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <f>(Model!$B$24/Model!$B$18)</f>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="str">
-        <f>(Model!$B$25/Model!$B$8)</f>
+        <f>(Model!$B$11*Model!$B$6)</f>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B28" t="str">
-        <f>((Model!$B$27/Model!$B$7)-1)</f>
+        <f>(Model!$B$8*Model!$B$9)</f>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="3" t="s">
+      <c r="A29" s="4" t="s">
         <v>27</v>
+      </c>
+      <c r="B29" t="str">
+        <f>(Model!$B$14/Model!$B$15)</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="7" t="str">
-        <f>Model!$B$27</f>
+      <c r="B30" t="str">
+        <f>(Model!$B$16/Model!$B$19)</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="5" t="str">
-        <f>Model!$B$28</f>
+      <c r="B31" t="str">
+        <f>(Model!$B$12-Model!$B$7)</f>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" t="str">
+        <f>(Model!$B$21/Model!$B$22)</f>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="3" t="s">
-        <v>30</v>
+      <c r="A33" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="str">
+        <f>(Model!$B$23/Model!$B$25)</f>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B34" t="s">
         <v>32</v>
+      </c>
+      <c r="B34" t="str">
+        <f>(Model!$B$27*Model!$B$10)</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B35" t="s">
-        <v>34</v>
+      <c r="B35" t="str">
+        <f>(Model!$B$28+Model!$B$31)</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" t="str">
+        <f>(Model!$B$34-Model!$B$31)</f>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B37" t="str">
+        <f>(Model!$B$35/Model!$B$27)</f>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="s">
         <v>36</v>
+      </c>
+      <c r="B38" t="str">
+        <f>(Model!$B$36/Model!$B$9)</f>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" t="str">
+        <f>((Model!$B$38/Model!$B$8)-1)</f>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="7" t="str">
+        <f>Model!$B$38</f>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="5" t="str">
+        <f>Model!$B$39</f>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="10" t="str">
+        <f>Model!$B$27</f>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="10" t="str">
+        <f>Model!$B$34</f>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="10" t="str">
+        <f>Model!$B$31</f>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="10" t="str">
+        <f>Model!$B$36</f>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="B2" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
-[...10 lines deleted...]
-        <v>42</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>