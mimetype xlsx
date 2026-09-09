--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,109 +10,105 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="equity_value">Model!$B$22</definedName>
-    <definedName name="fair_value">Model!$B$23</definedName>
     <definedName name="corporate_other_ebitda">Model!$B$6</definedName>
-    <definedName name="prb_ebitda">Model!$B$9</definedName>
-[...7 lines deleted...]
-    <definedName name="target_enterprise_value">Model!$B$21</definedName>
     <definedName name="other_us_thermal_ebitda">Model!$B$8</definedName>
     <definedName name="seaborne_thermal_ebitda">Model!$B$11</definedName>
-    <definedName name="surety_liquidity_credit">Model!$B$12</definedName>
-[...1 lines deleted...]
-    <definedName name="normalized_ebitda">Model!$B$20</definedName>
+    <definedName name="target_ev_ebitda">Model!$B$12</definedName>
+    <definedName name="cash">Model!$B$14</definedName>
+    <definedName name="diluted_shares">Model!$B$16</definedName>
+    <definedName name="normalized_ebitda">Model!$B$19</definedName>
+    <definedName name="prb_ebitda">Model!$B$9</definedName>
+    <definedName name="adjusted_net_cash">Model!$B$18</definedName>
+    <definedName name="target_enterprise_value">Model!$B$20</definedName>
+    <definedName name="seaborne_met_ebitda">Model!$B$10</definedName>
+    <definedName name="debt">Model!$B$15</definedName>
+    <definedName name="equity_value">Model!$B$21</definedName>
+    <definedName name="fair_value">Model!$B$22</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="upside">Model!$B$23</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
-    <t>BTU Hawk EV/EBITDA valuation</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hawk-compatible EV/EBITDA valuation for Peabody Energy. The model values BTU on normalized segment adjusted EBITDA because coal earnings and GAAP net income are highly cyclical and distorted by depreciation, reclamation, and Centurion ramp-up costs. Base case assumes a partial recovery from 2025 adjusted EBITDA of $454.9M and Q1 2026 adjusted EBITDA of $82.5M, driven by Centurion moving toward regular longwall production in the second half of 2026. Equity value equals normalized EBITDA times a 4.8x EV/EBITDA multiple, plus cash and a $100M surety/collateral liquidity credit, less debt.
+    <t>Peabody Energy EV/EBITDA valuation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EV/EBITDA valuation for Peabody Energy. The model values BTU on normalized segment adjusted EBITDA because coal earnings and GAAP net income are highly cyclical and currently distorted by Centurion commissioning costs, weather-driven U.S. thermal volume volatility, reclamation collateral changes, and convertible note refinancing. Base case gives credit for seaborne thermal strength and the completed surety cash release, but lowers normalized EBITDA and the target multiple versus the prior model until Centurion demonstrates consistent production through the second half of 2026.
 </t>
   </si>
   <si>
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_075be95fe346fa80ec36fe55185f9aec</t>
+    <t>As of 2026-07-29  ·  Currency: USD  ·  https://modeledge.ai/model/fm_075be95fe346fa80ec36fe55185f9aec</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Corporate and other EBITDA</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Other U.S. thermal EBITDA</t>
   </si>
   <si>
     <t>Powder River Basin EBITDA</t>
   </si>
   <si>
     <t>Seaborne met EBITDA</t>
   </si>
   <si>
     <t>Seaborne thermal EBITDA</t>
   </si>
   <si>
-    <t>Surety/collateral credit</t>
-[...1 lines deleted...]
-  <si>
     <t>Target EV/EBITDA</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>cash</t>
   </si>
   <si>
     <t>debt</t>
   </si>
   <si>
     <t>diluted_shares</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>adjusted_net_cash</t>
   </si>
   <si>
     <t>normalized_ebitda</t>
   </si>
   <si>
     <t>target_enterprise_value</t>
@@ -120,105 +116,108 @@
   <si>
     <t>equity_value</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value</t>
   </si>
   <si>
     <t>Upside</t>
   </si>
   <si>
     <t>Normalized EBITDA</t>
   </si>
   <si>
     <t>Target enterprise value</t>
   </si>
   <si>
+    <t>Adjusted net cash</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>corporate_other_ebitda = -60, other_us_thermal_ebitda = 60, prb_ebitda = 150, seaborne_met_ebitda = 150, seaborne_thermal_ebitda = 200, surety_liquidity_credit = 0, target_ev_ebitda = 4</t>
+    <t>corporate_other_ebitda = -70, other_us_thermal_ebitda = 60, prb_ebitda = 100, seaborne_met_ebitda = 60, seaborne_thermal_ebitda = 190, target_ev_ebitda = 3.8</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>corporate_other_ebitda = -80, other_us_thermal_ebitda = 100, prb_ebitda = 190, seaborne_met_ebitda = 420, seaborne_thermal_ebitda = 340, surety_liquidity_credit = 200, target_ev_ebitda = 5.5</t>
+    <t>corporate_other_ebitda = -80, other_us_thermal_ebitda = 105, prb_ebitda = 185, seaborne_met_ebitda = 380, seaborne_thermal_ebitda = 330, target_ev_ebitda = 5.3</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Q1 2026 segment adjusted EBITDA: seaborne thermal $48.5M, seaborne met $(7.0)M, PRB $23.7M, Other U.S. Thermal $37.8M.</t>
-[...23 lines deleted...]
-    <t>https://modeledge.ai/company/-/filing/8-K/119312526270268/</t>
+    <t>Q2 2026 net loss attributable to common stockholders was $(90.6)M, diluted EPS was $(0.74), and adjusted EBITDA was $24.0M.</t>
+  </si>
+  <si>
+    <t>https://www.prnewswire.com/news-releases/peabody-reports-results-for-the-quarter-ended-june-30-2026-302837096.html</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>Q2 2026 segment adjusted EBITDA was seaborne thermal $52.1M, seaborne metallurgical $(17.0)M, Powder River Basin $(7.1)M, and Other U.S. Thermal $26.9M.</t>
+  </si>
+  <si>
+    <t>June 30, 2026 cash was $526.3M, restricted cash and collateral was $459.8M, current debt was $13.5M, long-term debt was $325.5M, and Q2 weighted average diluted shares were 122.0M.</t>
+  </si>
+  <si>
+    <t>Peabody reduced restricted cash and collateral by about $350M through revised U.S. and Australia surety arrangements, with management saying the returned collateral is fully available cash.</t>
+  </si>
+  <si>
+    <t>Centurion is targeting 1.5-2.0M tons of sales in 2H 2026, including 0.5-0.7M tons in Q3; management said shield alignment is behind them but a limited fault zone remains a Q3 execution item.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BTU/Transcript/29632cd905a5fd8d99d4165fc90bcb0b</t>
+  </si>
+  <si>
+    <t>Q3 2026 outlook calls for seaborne thermal volume of 3.0M tons at $52-$57/ton costs, seaborne met volume of 1.9-2.1M tons at $130-$140/ton costs, PRB volume of 22M tons at about $11.75-$12.25/ton costs, and Other U.S. Thermal volume of 3.7M tons at $45-$49/ton costs.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -578,226 +577,226 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>-60</v>
+        <v>-70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>26.085</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="5">
-        <v>100</v>
+      <c r="B12" s="7">
+        <v>4.6</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="4" t="s">
         <v>12</v>
+      </c>
+      <c r="B14">
+        <v>526.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>492.5</v>
+        <v>339</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>335.2</v>
+        <v>122</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="s">
+      <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18">
-      <c r="A18" s="3" t="s">
+      <c r="A18" s="4" t="s">
         <v>16</v>
+      </c>
+      <c r="B18" t="str">
+        <f>(Model!$B$14-Model!$B$15)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19" t="str">
-        <f>((Model!$B$15+Model!$B$12)-Model!$B$16)</f>
+        <f>((((Model!$B$11+Model!$B$10)+Model!$B$9)+Model!$B$8)+Model!$B$6)</f>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="str">
-        <f>((((Model!$B$11+Model!$B$10)+Model!$B$9)+Model!$B$8)+Model!$B$6)</f>
+        <f>(Model!$B$19*Model!$B$12)</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B21" t="str">
-        <f>(Model!$B$20*Model!$B$13)</f>
+        <f>(Model!$B$20+Model!$B$18)</f>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B22" t="str">
-        <f>(Model!$B$21+Model!$B$19)</f>
+        <f>(Model!$B$21/Model!$B$16)</f>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="str">
-        <f>(Model!$B$22/Model!$B$17)</f>
+        <f>((Model!$B$22/Model!$B$7)-1)</f>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="4" t="s">
+      <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B24" t="str">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25">
-      <c r="A25" s="3" t="s">
+      <c r="A25" s="8" t="s">
         <v>23</v>
       </c>
+      <c r="B25" s="6" t="str">
+        <f>Model!$B$22</f>
+      </c>
     </row>
     <row r="26">
-      <c r="A26" s="8" t="s">
+      <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="6" t="str">
+      <c r="B26" s="9" t="str">
         <f>Model!$B$23</f>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="9" t="str">
-        <f>Model!$B$24</f>
+      <c r="B27" s="5" t="str">
+        <f>Model!$B$19</f>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="5" t="str">
         <f>Model!$B$20</f>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="5" t="str">
-        <f>Model!$B$21</f>
+        <f>Model!$B$18</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
@@ -846,71 +845,93 @@
         <v>35</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>39</v>
       </c>
       <c r="C2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" t="s">
         <v>45</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
         <v>46</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>