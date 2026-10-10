--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -10,87 +10,87 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="enterprise_value_b">Model!$B$24</definedName>
-[...5 lines deleted...]
-    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="product_value_b">Model!$B$22</definedName>
+    <definedName name="foundry_present_value_b">Model!$B$23</definedName>
+    <definedName name="upside">Model!$B$27</definedName>
     <definedName name="diluted_shares_b">Model!$B$7</definedName>
     <definedName name="foundry_discount_factor">Model!$B$9</definedName>
-    <definedName name="other_operating_and_investment_value_b">Model!$B$14</definedName>
-[...1 lines deleted...]
-    <definedName name="foundry_ebitda_margin">Model!$B$10</definedName>
     <definedName name="foundry_ev_ebitda">Model!$B$11</definedName>
     <definedName name="foundry_success_probability">Model!$B$12</definedName>
+    <definedName name="product_operating_income_b">Model!$B$20</definedName>
+    <definedName name="fair_value">Model!$B$26</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="other_operating_and_investment_value_b">Model!$B$14</definedName>
+    <definedName name="product_ev_ebit">Model!$B$15</definedName>
     <definedName name="product_operating_margin">Model!$B$16</definedName>
+    <definedName name="enterprise_value_b">Model!$B$24</definedName>
+    <definedName name="equity_value_b">Model!$B$25</definedName>
+    <definedName name="foundry_2030_revenue_b">Model!$B$8</definedName>
+    <definedName name="net_debt_b">Model!$B$13</definedName>
+    <definedName name="foundry_2030_ebitda_b">Model!$B$19</definedName>
+    <definedName name="foundry_ebitda_margin">Model!$B$10</definedName>
+    <definedName name="product_revenue_b">Model!$B$17</definedName>
     <definedName name="foundry_terminal_value_b">Model!$B$21</definedName>
-    <definedName name="equity_value_b">Model!$B$25</definedName>
-[...3 lines deleted...]
-    <definedName name="foundry_present_value_b">Model!$B$23</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>Intel SOTP valuation with foundry inflection</t>
   </si>
   <si>
     <t xml:space="preserve">Forward sum-of-the-parts valuation for Intel after Q2 2026 results. The model values Intel Products as a normalized operating-income stream and values Intel Foundry as a discounted, probability-weighted 2030 EBITDA-based business after 18A/18A-P scale and an assumed 14A high-volume ramp in 2028. Fair value equals product value plus discounted foundry value plus other operating/investment value, less net debt, divided by diluted shares.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-29  ·  Currency: USD  ·  https://modeledge.ai/model/fm_07b9be38e5e5cf65a3e49517bfe7b2cd</t>
+    <t>As of 2026-10-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_07b9be38e5e5cf65a3e49517bfe7b2cd</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current INTC price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Intel Foundry 2030 revenue</t>
   </si>
   <si>
     <t>Foundry present-value factor</t>
   </si>
   <si>
     <t>Intel Foundry 2030 EBITDA margin</t>
   </si>
   <si>
     <t>Intel Foundry EV/EBITDA</t>
   </si>
   <si>
     <t>Foundry execution probability</t>
   </si>
@@ -157,66 +157,111 @@
   <si>
     <t>Product operating income</t>
   </si>
   <si>
     <t>Foundry 2030 EBITDA</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>diluted_shares_b = 5.18, foundry_2030_revenue_b = 65, foundry_discount_factor = 0.606, foundry_ebitda_margin = 0.28, foundry_ev_ebitda = 14.5, foundry_success_probability = 0.75, net_debt_b = 28, other_operating_and_investment_value_b = 12, product_ev_ebit = 14.5, product_operating_margin = 0.31, product_revenue_b = 78</t>
+    <t>diluted_shares_b = 5.3905, foundry_2030_revenue_b = 65, foundry_discount_factor = 0.606, foundry_ebitda_margin = 0.28, foundry_ev_ebitda = 14.5, foundry_success_probability = 0.75, net_debt_b = 8.33, other_operating_and_investment_value_b = 12, product_ev_ebit = 14.5, product_operating_margin = 0.31, product_revenue_b = 78</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>diluted_shares_b = 5.03, foundry_2030_revenue_b = 95, foundry_discount_factor = 0.71, foundry_ebitda_margin = 0.39, foundry_ev_ebitda = 20, foundry_success_probability = 1, net_debt_b = 16, other_operating_and_investment_value_b = 24, product_ev_ebit = 18, product_operating_margin = 0.37, product_revenue_b = 96</t>
+    <t>diluted_shares_b = 5.2405, foundry_2030_revenue_b = 95, foundry_discount_factor = 0.71, foundry_ebitda_margin = 0.39, foundry_ev_ebitda = 20, foundry_success_probability = 1, net_debt_b = -3.67, other_operating_and_investment_value_b = 24, product_ev_ebit = 18, product_operating_margin = 0.37, product_revenue_b = 96</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference INTC price $107.08, refreshed 2026-10-08T15:00:49.077986-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference INTC stock price $116.03, retrieved 2026-09-28T16:46:38.215659-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28: investigated the 5.67% decline. No new verified issuer guidance revision was found. Preserve current earnings framework and already included $20B common offering / $19.67B net proceeds; do not double count financing. Offering option and historical capital reconciliation remain open.</t>
+  </si>
+  <si>
+    <t>https://www.streetinsider.com/Market%2BCheck/Wall%2BSt%2Bdeclines%2Bas%2Boil%2Bspikes%2Bafter%2BTrump%2Brejects%2BIran%2Bpeace%2Bproposal/27109488.html</t>
+  </si>
+  <si>
+    <t>Market move alone does not change operating assumptions. Preserve the already included $20B offering and $19.67B net proceeds; overallotment verification remains open.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference INTC share price $97.19 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $100.32; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 mover/news review did not verify a new fundamental event justifying an intrinsic revision. The model already includes the $20B base common offering and $19.67B net proceeds; do not count it twice or assume the overallotment was exercised.</t>
+  </si>
+  <si>
+    <t>Intel sold 210,526,315 common shares at $95.00, generating about $19.67B of net proceeds before offering expenses; 5.25349B common shares were expected to be outstanding immediately after the base offering.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/50863/000119312526345221/d107447d424b5.htm</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
   </si>
   <si>
     <t>Modeledge tracked valuation current price was $86.30 on 2026-07-29.</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>Intel reported Q2 2026 revenue of $16.1B, GAAP EPS of $(2.16), non-GAAP EPS of $0.42, and Q3 2026 revenue guidance of $15.8B to $16.8B.</t>
   </si>
   <si>
     <t>https://www.intc.com/news-events/press-releases/detail/1776/intel-reports-second-quarter-2026-financial-results</t>
   </si>
   <si>
     <t>Intel's Q2 2026 segment table reported CCPG revenue of $8.877B, DCAI revenue of $6.262B, Total Intel Products revenue of $15.139B, Intel Products operating income of $4.817B, Intel Foundry revenue of $5.765B, and Intel Foundry operating loss of $2.089B.</t>
   </si>
   <si>
     <t>https://www.intc.com/filings-reports/all-sec-filings/content/0000050863-26-000157/intc-20260627.htm</t>
   </si>
   <si>
     <t>Intel Foundry external customer revenue was $293M in Q2 2026, with substantially all Foundry revenue still supporting internal manufacturing for Intel Products.</t>
   </si>
   <si>
     <t>At June 27, 2026, Intel reported $29.727B of cash and short-term investments, $50.537B of total debt, and 5.104B diluted weighted-average shares.</t>
   </si>
@@ -623,107 +668,107 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>86.3</v>
+        <v>107.08</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>5.1</v>
+        <v>5.25349</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>80</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <v>0.683</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="9">
         <v>0.35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>17.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="10">
         <v>0.9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>20.8</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>16.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="9">
         <v>0.34</v>
       </c>
@@ -905,160 +950,248 @@
     </row>
     <row r="41">
       <c r="A41" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>45</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>51</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>