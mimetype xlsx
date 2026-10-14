--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -10,119 +10,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="q2_ngaap_pretax">Model!$B$24</definedName>
+    <definedName name="q2_ngaap_eps">Model!$B$26</definedName>
+    <definedName name="q2_runrate_eps">Model!$B$27</definedName>
+    <definedName name="diluted_shares">Model!$B$7</definedName>
+    <definedName name="ngaap_other_income">Model!$B$10</definedName>
+    <definedName name="q2_revenue">Model!$B$13</definedName>
+    <definedName name="tax_rate">Model!$B$15</definedName>
+    <definedName name="q2_ngaap_gp">Model!$B$21</definedName>
     <definedName name="ntm_eps">Model!$B$28</definedName>
-    <definedName name="fair_value">Model!$B$29</definedName>
-[...3 lines deleted...]
-    <definedName name="q2_ngaap_opinc">Model!$B$22</definedName>
     <definedName name="forward_net_income">Model!$B$30</definedName>
-    <definedName name="implied_equity_value">Model!$B$32</definedName>
-[...2 lines deleted...]
-    <definedName name="upside">Model!$B$31</definedName>
     <definedName name="ntm_fcf">Model!$B$33</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="ngaap_opex">Model!$B$9</definedName>
     <definedName name="ntm_vs_q2">Model!$B$11</definedName>
+    <definedName name="da_quarter">Model!$B$17</definedName>
+    <definedName name="q2_ngaap_opinc">Model!$B$22</definedName>
+    <definedName name="fair_value">Model!$B$29</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="target_pe">Model!$B$14</definedName>
+    <definedName name="q2_ngaap_ni">Model!$B$25</definedName>
+    <definedName name="upside">Model!$B$31</definedName>
+    <definedName name="implied_equity_value">Model!$B$32</definedName>
+    <definedName name="ngaap_gm">Model!$B$8</definedName>
     <definedName name="ports_pike_pe_haircut">Model!$B$12</definedName>
-    <definedName name="target_pe">Model!$B$14</definedName>
-    <definedName name="da_quarter">Model!$B$17</definedName>
     <definedName name="fcf_conversion">Model!$B$18</definedName>
-    <definedName name="q2_runrate_eps">Model!$B$27</definedName>
-[...5 lines deleted...]
-    <definedName name="q2_ngaap_eps">Model!$B$26</definedName>
+    <definedName name="applied_pe">Model!$B$20</definedName>
+    <definedName name="ntm_ebitda">Model!$B$23</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>NVIDIA NTM nGAAP P/E valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Pre-print NTM nGAAP (SBC-in) P/E for NVIDIA on Q2 FY27 company guide. Q2 print is after the close on 26 Aug 2026; this model builds Q2 nGAAP EPS from the guided P&amp;L (revenue $91.0B ±2%, nGAAP GM 75.0%, nGAAP opex $8.3B, tax 16-18%) and scales the 4x run-rate by an explicit NTM sequential overlay. nGAAP includes SBC beginning Q1 FY27 and excludes $15.936B of Q1 equity-security gains that sit in GAAP EPS $2.39. PORTS-Pike RVGs ($105B cap, RFS 2028) are a contingent P/E haircut defaulting to zero, not an NTM EPS cut. June 2026 notes are $25.0B by 8-K tranche sum and are treated as NTM EPS-neutral. Not an FCF-yield, EV/EBITDA, P/TBV, or FY27-EPS clone: NVIDIA is a mega-cap compounder priced on forward nGAAP earnings, and Q2-run-rate annualization without a sequential overlay understates NTM if growth continues.
+    <t xml:space="preserve">Post-print NTM nGAAP (SBC-in) P/E for NVIDIA on Q2 FY27 actuals (quarter ended 26 Jul 2026; printed 26 Aug 2026). Q2 nGAAP EPS is built from the reported P&amp;L (revenue $96.2B, nGAAP GM 75.0%, nGAAP opex $8.23B, nGAAP other income $0.30B, tax 16.0%, 24,285M diluted shares) so line items stay editable. NTM = 4 x Q2 EPS x ntm_vs_q2. ntm_vs_q2 1.11 is the Q3 FY27 company-guide nGAAP EPS run-rate vs Q2 actual (Q3 rev $108.0B +/-2%, nGAAP GM 74.0% +/-50bp, nGAAP opex $9.0B, zero China DC compute; other income held at Q2 $0.30B). nGAAP includes SBC beginning Q1 FY27 and excludes Q2 GAAP equity-security gains of $7.771B (GAAP EPS $2.46 vs nGAAP $2.22). PORTS-Pike RVGs ($105B cap, first RFS FY2029) remain a contingent P/E haircut defaulting to zero, not an NTM EPS cut. June 2026 notes $25.0B were issued in Q2 and stay NTM EPS-neutral. On 2 Sep 2026 NVIDIA agreed to acquire Hugging Face for ~$11.9B cash to stockholders plus up to ~$1.0B equity retention for joining employees; expected close H1 2027 subject to regulatory approvals. At ~0.2% of NVIDIA equity value and with no change to Q3 guide or NTM run-rate, the deal is treated as NTM EPS / target P/E neutral pending close economics. FY2028 ~70% revenue growth (supply-constrained), Vera Rubin production shipments, and AWS +2M GPUs through Q2 FY29 remain in the Q3 $108B guide and the bull overlay, not as a second base overlay. Not an FCF-yield, EV/EBITDA, P/TBV, or FY27-EPS clone.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-26  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0930b494ae2da6580148f418bcff3398</t>
+    <t>As of 2026-09-03  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0930b494ae2da6580148f418bcff3398</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Q2 nGAAP gross margin</t>
   </si>
   <si>
     <t>Q2 nGAAP operating expenses</t>
   </si>
   <si>
     <t>Q2 nGAAP other income</t>
   </si>
   <si>
     <t>NTM vs Q2 run-rate</t>
   </si>
   <si>
     <t>PORTS-Pike contingent P/E haircut</t>
   </si>
   <si>
-    <t>Q2 FY27 guided revenue</t>
+    <t>Q2 FY27 revenue</t>
   </si>
   <si>
     <t>Target NTM nGAAP P/E</t>
   </si>
   <si>
     <t>nGAAP tax rate</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>da_quarter</t>
   </si>
   <si>
     <t>fcf_conversion</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>applied_pe</t>
   </si>
   <si>
     <t>q2_ngaap_gp</t>
   </si>
@@ -153,147 +153,150 @@
   <si>
     <t>forward_net_income</t>
   </si>
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>implied_equity_value</t>
   </si>
   <si>
     <t>ntm_fcf</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>NTM nGAAP EPS</t>
   </si>
   <si>
-    <t>Q2 nGAAP EPS (guided)</t>
+    <t>Q2 nGAAP EPS (actual)</t>
   </si>
   <si>
     <t>Applied NTM P/E</t>
   </si>
   <si>
     <t>NTM nGAAP net income</t>
   </si>
   <si>
     <t>NTM nGAAP EBITDA</t>
   </si>
   <si>
     <t>NTM free cash flow</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>ngaap_gm = 0.73, ntm_vs_q2 = 0.95, ports_pike_pe_haircut = 2, q2_revenue = 88.2, target_pe = 20</t>
+    <t>ntm_vs_q2 = 0.95, ports_pike_pe_haircut = 2, target_pe = 20</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>ngaap_gm = 0.755, ntm_vs_q2 = 1.18, q2_revenue = 93, target_pe = 32</t>
+    <t>ntm_vs_q2 = 1.28, target_pe = 32</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Q1 FY27 (ended 26 Apr 2026): revenue $81.615B (+20% q/q, +85% y/y), Data Center $75.2B, GAAP/nGAAP GM 74.9%/75.0%, GAAP EPS $2.39 vs nGAAP EPS $1.87 on 24,391M diluted shares; nGAAP NI $45.548B. nGAAP includes SBC beginning Q1 FY27. GAAP other income includes $15.936B equity-security gains. Q2 FY27 guide: revenue $91.0B ±2% with zero China Data Center compute, GAAP/nGAAP GM 74.9%/75.0% ±50bp, GAAP/nGAAP opex ~$8.5B/$8.3B. FY27 tax 16-18%.</t>
-[...20 lines deleted...]
-    <t>June 2026 notes offering completed: $3.5B 4.250% 2028 + $3.5B 4.350% 2029 + $4.0B 4.500% 2031 + $3.5B 4.750% 2033 + $4.0B 4.950% 2036 + $3.0B 5.550% 2046 + $3.5B 5.625% 2056 = $25.0B aggregate principal (Modeledge 8-K title says $21B; tranche math is $25.0B).</t>
+    <t>Q2 FY27 (ended 26 Jul 2026): revenue $96.221B (+18% q/q, +106% y/y), Data Center $89.0B, GAAP/nGAAP GM both 75.0%, GAAP EPS $2.46 vs nGAAP EPS $2.22 on 24,285M diluted shares; nGAAP NI $53.954B, nGAAP opex $8.232B, nGAAP other income $300M. nGAAP includes SBC. GAAP other income includes $7.771B equity-security gains. Q3 FY27 guide: revenue $108.0B +/-2% with zero China Data Center compute, GAAP/nGAAP GM 74.0% +/-50bp, GAAP/nGAAP opex ~$9.2B/$9.0B. FY27 tax 16-18%.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000073/q2fy27pr.htm</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>Q2 nGAAP other income $300M; nGAAP tax 16.0% (GAAP 16.5%); cash + marketable debt securities $56.6B; FCF $21.341B; ~$26.0B returned to shareholders in Q2; DSO 60 days; Hopper to China &lt;1% of Data Center. Hyperscale $48.710B +13% q/q; ACIE $40.313B +25% q/q. Notes $25.0B issued in Q2. PORTS-Pike / SB Energy guarantees capped at $105B, first RFS FY2029; other land/power/shell guarantees $3.5B; total $108.5B. Q3 guide repeats $108.0B +/-2%, GM 74.0% +/-50bp, nGAAP opex $9.0B, zero China DC compute.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000073/q2fy27cfocommentary.htm</t>
+  </si>
+  <si>
+    <t>Q2 FY27 10-Q: diluted WAS 24,285 million; basic WAS 24,190 million; shares outstanding 24.1B as of 21 Aug 2026 and 24,147M at 26 Jul 2026. Cash $22.443B, marketable debt securities $34.143B, ST debt $1.000B, LT debt $32.366B. June 2026 notes $25.0B across seven tranches. SB Energy PORTS (Pike County, Ohio) guarantees capped at $105B for ~4.25 GW; first phase expected FY2029; option ~3.8 GW more. EX-10.1 form of residual value guaranty restates the $105B related-guaranty cap. FY2027 is a 53-week year; Q4 FY27 is 14 weeks.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000075/nvda-20260726.htm</t>
+  </si>
+  <si>
+    <t>June 2026 notes offering completed: $3.5B 4.250% 2028 + $3.5B 4.350% 2029 + $4.0B 4.500% 2031 + $3.5B 4.750% 2033 + $4.0B 4.950% 2036 + $3.0B 5.550% 2046 + $3.5B 5.625% 2056 = $25.0B aggregate principal. Q2 10-Q confirms issuance of $25.0B senior unsecured notes in Q2.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1045810/000119312526275783/d48176d8k.htm</t>
   </si>
   <si>
-    <t>17 Aug 2026 8-K: residual value guaranties on ~4.25 GW IT load at PORTS-Pike (option ~3.8 GW more); NVIDIA aggregate payment obligation cumulatively capped at $105B for the initial commitment; ready-for-service expected beginning 2028; OpenAI is tenant; NVIDIA pays on OpenAI insolvency or payment default; OpenAI reimburses/indemnifies NVIDIA.</t>
+    <t>17 Aug 2026 8-K: residual value guaranties on ~4.25 GW IT load at PORTS-Pike; NVIDIA aggregate payment obligation cumulatively capped at $105B for the initial commitment; OpenAI is tenant. Q2 10-Q and CFO commentary update first ready-for-service to fiscal 2029 (phased) and keep the $105B cap; option ~3.8 GW unchanged.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000069/nvda-20260817.htm</t>
   </si>
   <si>
-    <t>Q2 FY27 print scheduled after the close 26 Aug 2026. Street Q2 EPS consensus ~$2.07 vs company-guided nGAAP build ~$2.05; FY27 consensus revenue ~$391.3B and EPS ~$9.34.</t>
-[...14 lines deleted...]
-    <t>https://nvidianews.nvidia.com/news/nvidia-announces-financial-results-for-first-quarter-fiscal-2027</t>
+    <t>Company Q2 FY27 newsroom release confirming $96.2B revenue, $2.22 nGAAP EPS, ~$26.0B returned, $99.0B remaining buyback authorization, $0.25 dividend, and Q3 $108.0B +/-2% guide with 74.0% GM and zero China DC compute.</t>
+  </si>
+  <si>
+    <t>https://nvidianews.nvidia.com/news/nvidia-announces-financial-results-for-second-quarter-fiscal-2027</t>
+  </si>
+  <si>
+    <t>Q2 FY27 call (26 Aug 2026): FY2028 revenue growth ~70% and supply-constrained (customer forecasts point to doubling). Vera Rubin production shipments commenced this month; ~20% of Data Center revenue in Q3. AWS additional 2 million GPUs this quarter through Q2 FY29 plus Vera CPUs. Q3 sequential growth primarily ACIE; hyperscale re-accelerates in Q4 and FY2028 as Rubin supply grows. GAAP/nGAAP GM expected to bottom in Q4 in the 71-72% range before settling at 72-73% in FY2028. Networking +18% q/q; Spectrum-X 2.6x y/y.</t>
+  </si>
+  <si>
+    <t>https://investor.nvidia.com</t>
+  </si>
+  <si>
+    <t>2 Sep 2026 definitive agreement to acquire Hugging Face, Inc.: ~$11.9B purchase price to Hugging Face stockholders (subject to adjustments) plus equity-based retention of up to ~$1.0B for Hugging Face employees joining NVIDIA. Expected close H1 2027 subject to customary conditions including regulatory approvals. NVIDIA committed to keep Hugging Face platform open (upload/download of models/datasets; support for other silicon vendors).</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000078/</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -653,136 +656,136 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>209.75</v>
+        <v>228.45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>24391</v>
+        <v>24285</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>0.75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>8.3</v>
+        <v>8.23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>1.07</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>91</v>
+        <v>96.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="5">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17">
-        <v>1.1</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18">
         <v>0.9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="str">
         <f>(Model!$B$14-Model!$B$12)</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
@@ -988,51 +991,51 @@
     </row>
     <row r="48">
       <c r="A48" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -1102,46 +1105,46 @@
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>65</v>
       </c>
       <c r="B8" t="s">
         <v>66</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>67</v>
       </c>
       <c r="B9" t="s">
         <v>68</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>