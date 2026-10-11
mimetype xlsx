--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -10,113 +10,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="decay">Model!$B$6</definedName>
+    <definedName name="mature_fcf_margin">Model!$B$9</definedName>
+    <definedName name="terminal_mult_cap">Model!$B$15</definedName>
+    <definedName name="total_mult_cap">Model!$B$16</definedName>
+    <definedName name="disc">Model!$B$19</definedName>
+    <definedName name="discount_rate">Model!$B$7</definedName>
+    <definedName name="shares">Model!$B$13</definedName>
+    <definedName name="rev_mult">Model!$B$36</definedName>
     <definedName name="cagr_7yr">Model!$B$37</definedName>
-    <definedName name="total_mult_cap">Model!$B$16</definedName>
-[...1 lines deleted...]
-    <definedName name="decay">Model!$B$6</definedName>
+    <definedName name="upside_calc">Model!$B$44</definedName>
+    <definedName name="term_mult">Model!$B$26</definedName>
+    <definedName name="just_mult_raw">Model!$B$38</definedName>
+    <definedName name="ev">Model!$B$40</definedName>
+    <definedName name="implied_rev_mult">Model!$B$42</definedName>
     <definedName name="net_cash">Model!$B$10</definedName>
     <definedName name="price">Model!$B$11</definedName>
+    <definedName name="revenue">Model!$B$12</definedName>
     <definedName name="norm_fcf">Model!$B$21</definedName>
-    <definedName name="discount_rate">Model!$B$7</definedName>
-    <definedName name="terminal_mult_cap">Model!$B$15</definedName>
+    <definedName name="equity_value">Model!$B$41</definedName>
+    <definedName name="value_per_share">Model!$B$43</definedName>
+    <definedName name="entry_growth">Model!$B$8</definedName>
+    <definedName name="disc7">Model!$B$25</definedName>
+    <definedName name="just_mult">Model!$B$39</definedName>
     <definedName name="term_mult_raw">Model!$B$22</definedName>
-    <definedName name="ev">Model!$B$40</definedName>
-[...12 lines deleted...]
-    <definedName name="rev_mult">Model!$B$36</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>MongoDB (MDB) - Graham-Dodd SaaS growth-multiplier valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0bf2222dc93b170741eb55cd094b3b25</t>
-[...2 lines deleted...]
-    <t>FY2026A</t>
+    <t>As of 2026-09-01  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0bf2222dc93b170741eb55cd094b3b25</t>
+  </si>
+  <si>
+    <t>FY2027E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Relative growth decay per year</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
-    <t>Entry revenue growth (FY2026 YoY)</t>
+    <t>Entry revenue growth (FY2027E YoY, guided)</t>
   </si>
   <si>
     <t>Mature FCF margin (AFTER charging SBC in full)</t>
   </si>
   <si>
-    <t>Net cash incl. marketable securities ($M) (override)</t>
+    <t>Net cash incl. marketable securities ($M)</t>
   </si>
   <si>
     <t>Market price ($)</t>
   </si>
   <si>
-    <t>FY2026 revenue ($M)</t>
+    <t>FY2027E revenue ($M, guidance midpoint)</t>
   </si>
   <si>
     <t>Diluted shares (M)</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>terminal_mult_cap</t>
   </si>
   <si>
     <t>total_mult_cap</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>d1</t>
   </si>
   <si>
     <t>disc</t>
   </si>
   <si>
     <t>g0</t>
   </si>
@@ -189,108 +189,108 @@
   <si>
     <t>value_per_share</t>
   </si>
   <si>
     <t>upside_calc</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Max justified price per share</t>
   </si>
   <si>
     <t>Upside vs market</t>
   </si>
   <si>
     <t>Decayed 7-yr CAGR</t>
   </si>
   <si>
     <t>Justified multiple of normalized FCF</t>
   </si>
   <si>
     <t>Valuation bridge ($M)</t>
   </si>
   <si>
-    <t>FY2026 revenue</t>
+    <t>FY2027E revenue</t>
   </si>
   <si>
     <t>Yr-7 revenue multiple</t>
   </si>
   <si>
     <t>Terminal multiple</t>
   </si>
   <si>
     <t>Justified mult. of normalized FCF</t>
   </si>
   <si>
     <t>Normalized FCF</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>+ Net cash</t>
   </si>
   <si>
     <t>= Equity value</t>
   </si>
   <si>
     <t>Implied EV/revenue</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>entry_growth = 0.15, mature_fcf_margin = 0.1</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>entry_growth = 0.27, mature_fcf_margin = 0.22</t>
+    <t>entry_growth = 0.3, mature_fcf_margin = 0.22</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001441816&amp;type=10-K&amp;dateb=&amp;owner=include&amp;count=40</t>
+    <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001441816&amp;type=8-K&amp;dateb=&amp;owner=include&amp;count=40</t>
   </si>
   <si>
     <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001441816&amp;type=10-Q&amp;dateb=&amp;owner=include&amp;count=40</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.00"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
@@ -685,91 +685,91 @@
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>0.15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
-        <v>0.2279</v>
+        <v>0.222</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="7">
-        <v>2427</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="8">
-        <v>312.33</v>
+        <v>434.21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7">
-        <v>2463.797</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="9">
-        <v>81.2465</v>
+        <v>82</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>18</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16">
         <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">