--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -11,157 +11,265 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="diluted_shares">Model!$B$7</definedName>
+    <definedName name="potential_customer_warrants_m">Model!$B$9</definedName>
+    <definedName name="target_pe">Model!$B$10</definedName>
+    <definedName name="pre_warrant_value">Model!$B$15</definedName>
+    <definedName name="effective_warrants_m">Model!$B$16</definedName>
+    <definedName name="fair_value">Model!$B$18</definedName>
+    <definedName name="upside">Model!$B$19</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="forward_eps">Model!$B$8</definedName>
-    <definedName name="target_pe">Model!$B$9</definedName>
-[...4 lines deleted...]
-    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="customer_warrant_strike">Model!$B$12</definedName>
+    <definedName name="forward_net_income">Model!$B$14</definedName>
+    <definedName name="implied_equity_value">Model!$B$17</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>Marvell forward normalized EPS valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Forward earnings valuation for Marvell Technology. The model normalizes recent reported earnings power and applies a forward P/E with bear and bull sensitivities.
-[...3 lines deleted...]
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0ddad727a24784e7b50fdfcbbc3dcd0a</t>
+    <t>Forward normalized EPS valuation using Q3 FY27 guided EPS midpoint annualized and existing P/E multiples. Includes conservative full potential dilution from the August customer warrant when economically dilutive, with exercise proceeds; vesting is contingent through FY33. This estimates exercise dilution, not option time value.</t>
+  </si>
+  <si>
+    <t>As of 2026-10-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0ddad727a24784e7b50fdfcbbc3dcd0a</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward normalized EPS</t>
   </si>
   <si>
+    <t>Potential incremental customer warrants</t>
+  </si>
+  <si>
     <t>Target forward P/E</t>
   </si>
   <si>
+    <t>Constants</t>
+  </si>
+  <si>
+    <t>customer_warrant_strike</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
+    <t>forward_net_income</t>
+  </si>
+  <si>
+    <t>pre_warrant_value</t>
+  </si>
+  <si>
+    <t>effective_warrants_m</t>
+  </si>
+  <si>
+    <t>implied_equity_value</t>
+  </si>
+  <si>
     <t>fair_value</t>
   </si>
   <si>
-    <t>forward_net_income</t>
-[...1 lines deleted...]
-  <si>
     <t>upside</t>
   </si>
   <si>
-    <t>implied_equity_value</t>
-[...1 lines deleted...]
-  <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Forward normalized net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
+    <t>Shares including economic warrant dilution</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_eps = 3, target_pe = 35</t>
+    <t>forward_eps = 3.75, target_pe = 35</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_eps = 4.5, target_pe = 60</t>
+    <t>forward_eps = 5.5, target_pe = 60</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 6 Model Edge reference MRVL quote $287.01, refreshed 2026-10-06T15:02:52.611701-06:00. Price changes refresh market-relative outputs; evidence-supported valuation changes are separately described.</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>October 6 Investor Day raises FY2028 revenue outlook $18B to $20B and FY2029 custom revenue target from more than $10B to more than $12B. New FY2031 revenue target is $70B-$90B, gross margin 56%-59%, operating margin 44%-46%, approximately 15% tax and more than $30 non-GAAP EPS at the revenue midpoint. FY2031 corresponds to calendar 2030; these are forward targets, not realized earnings or FY2027 EPS guidance. Keep the existing $4.40 annualized Q3 EPS anchor, 50x P/E, 921M guided shares and separate contingent customer-warrant treatment; do not capitalize FY2031 EPS at today's near-term multiple or double-add programs already included in targets. Two ownership filings describe the same planned 10,000-share COO sale, not a new award. Price rose 5.81% to $287.01; fair value stays $219.192436 pending a consistent earnings-horizon bridge.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MRVL/Transcript/6c994ec77e72fa64f0b7a6da85870adc</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 6 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://investor.marvell.com/news-events/ir-calendar/detail/20261006-marvell-investor-day-2026</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MRVL/filing/4/0001628280-26-064351</t>
+  </si>
+  <si>
+    <t>September 29 Modeledge reference MRVL stock price $263.28, retrieved 2026-09-29T15:15:07.791564-06:00; a post-session reference snapshot, not an asserted official close. No operating or intrinsic valuation inputs changed in this review.</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>September 29: investigated the 4.52% rise. Citi's reiterated Buy/$275 target and investor-day anticipation are reported commentary, not new issuer EPS guidance. No new indexed filing or call since the completed September 25 window. Preserve the $4.40 annualized Q3 EPS anchor, 50x base and existing customer-warrant treatment. October 6 Investor Day remains the quantified-guidance checkpoint.</t>
+  </si>
+  <si>
+    <t>https://www.streetinsider.com/dr/news.php?id=27116346</t>
+  </si>
+  <si>
+    <t>September 25, 2026 Model Edge reference MRVL price $261.935, refreshed 2026-09-25T15:02:46.845248-06:00. This changes market-relative outputs; intrinsic changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>Dividend 8-K declares $0.06 per share to October 9 holders, payable October 29; existing normalized EPS and warrant assumptions remain unchanged.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MRVL/filing/8-K/0001628280-26-063592</t>
+  </si>
+  <si>
+    <t>September 14 company-specific filing/press discovery and market-news checks did not establish a new operating forecast or capital-structure change. Preserve the existing intrinsic assumptions; continue the model's unresolved refresh checklist.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference MRVL share price $218.82 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
     <t>Marvell reported Q1 fiscal 2027 revenue of $2.418 billion, operating income of $339 million, and 893.3 million diluted shares including preferred conversion.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1835632/000183563226000019/0001835632-26-000019-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>Q3 non-GAAP EPS guidance $1.05-$1.15 on approximately 921M diluted shares; FY28 revenue outlook raised to $18B. Custom revenue through FY28 already includes programs under the new hyperscaler agreement.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MRVL/Transcript/f10aa00956ebf977b89946f43ebd5744</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>August 18 warrant covers up to 58,970,907 shares at $206.58 through August 2033, with revenue and time-based vesting.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MRVL/filing/10-Q/0001835632-26-000025</t>
+  </si>
+  <si>
+    <t>September 8, 2026 provider reference quote refreshed to $225.41; price-dependent outputs updated. No new indexed company activity since the September 7 review; existing intrinsic assumptions retained.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MRVL</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>September 9 Citi conference reiterated $12B FY2027 and $18B FY2028 revenue expectations and operating-margin progression. Further long-term ranges are deferred to October 6 Investor Day; no new EPS guidance or warrant issuance replaces the existing $4.40 normalized EPS and customer-warrant model.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MRVL/Transcript/343facdb1a5c52d6e44c17e549c5107e</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -521,237 +629,436 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>188.48</v>
+        <v>287.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>893.3</v>
+        <v>921</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>3.75</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
+        <v>58.970907</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10">
         <v>50</v>
       </c>
     </row>
-    <row r="10">
-[...3 lines deleted...]
-    </row>
     <row r="11">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="3" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <f>(Model!$B$8*Model!$B$9)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B12" t="str">
-        <f>(Model!$B$8*Model!$B$7)</f>
+      <c r="B12">
+        <v>206.58</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <f>((Model!$B$11/Model!$B$6)-1)</f>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="str">
-        <f>(Model!$B$12*Model!$B$9)</f>
+        <f>(Model!$B$8*Model!$B$7)</f>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="s">
+      <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
+      <c r="B15" t="str">
+        <f>(Model!$B$8*Model!$B$10)</f>
+      </c>
     </row>
     <row r="16">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="6" t="str">
-        <f>Model!$B$11</f>
+      <c r="B16" t="str">
+        <f>IF(IF(Model!$B$15&gt;Model!$B$12,1,0)&lt;&gt;0,Model!$B$9,0)</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="7" t="str">
-        <f>Model!$B$13</f>
+      <c r="B17" t="str">
+        <f>((Model!$B$14*Model!$B$10)+(Model!$B$16*Model!$B$12))</f>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="8" t="str">
-        <f>Model!$B$12</f>
+      <c r="B18" t="str">
+        <f>(Model!$B$17/(Model!$B$7+Model!$B$16))</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="8" t="str">
-        <f>Model!$B$14</f>
+      <c r="B19" t="str">
+        <f>((Model!$B$18/Model!$B$6)-1)</f>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="4" t="s">
-[...3 lines deleted...]
-        <f>Model!$B$9</f>
+      <c r="A20" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="6" t="str">
+        <f>Model!$B$18</f>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="3" t="s">
-        <v>18</v>
+      <c r="A22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="7" t="str">
+        <f>Model!$B$19</f>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="B23" s="8" t="str">
+        <f>Model!$B$14</f>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B24" t="s">
         <v>22</v>
+      </c>
+      <c r="B24" s="8" t="str">
+        <f>Model!$B$17</f>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="9" t="str">
+        <f>Model!$B$10</f>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B26" s="9" t="str">
+        <f>(Model!$B$7+Model!$B$16)</f>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>