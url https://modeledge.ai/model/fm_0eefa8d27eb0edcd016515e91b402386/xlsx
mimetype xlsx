--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -10,74 +10,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="forward_net_income">Model!$B$12</definedName>
     <definedName name="upside">Model!$B$13</definedName>
     <definedName name="implied_equity_value">Model!$B$14</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_eps">Model!$B$8</definedName>
     <definedName name="target_pe">Model!$B$9</definedName>
     <definedName name="fair_value">Model!$B$11</definedName>
+    <definedName name="forward_net_income">Model!$B$12</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <si>
     <t>Dell forward normalized EPS valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Forward earnings valuation for Dell Technologies. The model normalizes recent reported earnings power and applies a forward P/E with bear and bull sensitivities.
-[...3 lines deleted...]
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0eefa8d27eb0edcd016515e91b402386</t>
+    <t>FY27 forward non-GAAP EPS valuation refreshed for Q2 results and $25.50 full-year guidance. Existing scenario P/E multiples are retained. Bear EPS of $22 and bull EPS of $29 are analyst estimates around guidance.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-28  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0eefa8d27eb0edcd016515e91b402386</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward normalized EPS</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>forward_net_income</t>
   </si>
@@ -93,75 +92,171 @@
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Forward normalized net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_eps = 14, target_pe = 16</t>
+    <t>forward_eps = 22, target_pe = 16</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_eps = 22, target_pe = 28</t>
+    <t>forward_eps = 29, target_pe = 28</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>September 28 Modeledge reference DELL stock price $543.51, retrieved 2026-09-28T16:46:38.962707-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28: six director ownership reports disclose routine awards totaling 3,417 units/shares, with settlement terms differing by grant. No revised EPS guidance or material capital event; preserve $25.50 forward EPS and 22x P/E. Continue reconciliation of September notes, redemption and net interest rather than adding gross debt as unmatched cash.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DELL/filing/4/0001082870-26-000008</t>
+  </si>
+  <si>
+    <t>Additional supporting record for the September 28 DELL review.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DELL/filing/4/0001249303-26-000002</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DELL/filing/4/0001232906-26-000004</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DELL/filing/4/0001303141-26-000008</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DELL/filing/4/0001434806-26-000002</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DELL/filing/4/0001662205-26-000016</t>
+  </si>
+  <si>
+    <t>September 25, 2026 Model Edge reference DELL price $562.9, refreshed 2026-09-25T15:02:46.949645-06:00. This changes market-relative outputs; intrinsic changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>The new Form 4 records a director's personal share sale; it is not issuer issuance or revised guidance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DELL/filing/4/0001193125-26-402898</t>
+  </si>
+  <si>
+    <t>September 15 8-K confirms completion of the $5B senior-note offering: $1.25B 5.1% 2029, $1.25B 5.4% 2031, $1.5B 5.6% 2033 and $1B 5.9% 2037. This resolves the prior closing question. Actual retirement of the 4.9% 2026 debt, expenses and incremental interest relative to EPS guidance still require verification. Retain FY2027 adjusted EPS $25.50 and 22x; no new guidance. Today's Silver Lake filings are one-for-one Class B-to-C conversions, distributions and holder sales, not new total economic shares. Update quote only; historical filing backlog remains.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1571996/000119312526391976/d172674d8k.htm</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>September 15 reference DELL share price $543.51; provider quote update 2026-09-15T15:01:40.299909-06:00. Stock-price movement alone does not change the operating forecast.</t>
+  </si>
+  <si>
+    <t>No new operating forecast change verified. Previously announced $5B notes are expected to close September 15; do not treat them as closed cash/debt today. Historical source backlog remains.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference DELL share price $534.08 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $567.14. The share quote changes market-relative outputs, not operating forecasts or intrinsic fair value.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>September 11 final prospectus confirms $5B in four note tranches and $4.9648025B proceeds before expenses, expected September 15. Proceeds include repayment of 4.9% first-lien notes due 2026 and general corporate purposes. Do not treat the expected financing as completed or add gross issuance as net cash. Retain FY2027 adjusted EPS $25.50 and 22x P/E. Investigated +11.95% daily move; Oracle AI infrastructure growth is a plausible sector backdrop, but no verified company-specific cause or new EPS guidance was found.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1571996/000119312526389295/0001193125-26-389295-index.html</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $506.68; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 Citi conference reiterated the existing outlook and discussed tighter 2027 supply, mid-single-digit AI server margins and operating leverage. September 9 pricing prospectus specifies $5B aggregate notes, expected September 15 settlement; the $4B feed/8-K headline is inconsistent with the explicit total and four tranches. Retain FY2027 EPS $25.50 and 22x P/E.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DELL/filing/FWP/0001193125-26-386727</t>
+  </si>
+  <si>
     <t>Dell reported Q1 fiscal 2027 revenue of $43.84 billion, non-GAAP diluted EPS of $4.86, and 656 million diluted weighted-average shares.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/0001571996-26-000030-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>September 1: FY27 non-GAAP diluted EPS guidance midpoint rose from $17.90 to $25.50; revenue midpoint rose to $192B. Q3 diluted shares expected at approximately 651M.</t>
+  </si>
+  <si>
+    <t>https://investors.delltechnologies.com/news-releases/news-release-details/dell-technologies-delivers-second-quarter-fiscal-2027-financial</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -521,67 +616,67 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>391.58</v>
+        <v>543.51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>656</v>
+        <v>651</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>18</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$8*Model!$B$9)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
@@ -675,83 +770,281 @@
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
         <v>29</v>
       </c>
-      <c r="C2" t="s">
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
         <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>