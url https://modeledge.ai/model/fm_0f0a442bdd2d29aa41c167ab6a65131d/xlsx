--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="fair_value">Model!$B$11</definedName>
+    <definedName name="forward_adj_net_income">Model!$B$12</definedName>
+    <definedName name="upside">Model!$B$13</definedName>
+    <definedName name="implied_equity_value">Model!$B$14</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_adj_eps">Model!$B$8</definedName>
     <definedName name="target_pe">Model!$B$9</definedName>
-    <definedName name="fair_value">Model!$B$11</definedName>
-[...2 lines deleted...]
-    <definedName name="implied_equity_value">Model!$B$14</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Conagra forward adjusted EPS valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward adjusted earnings valuation for Conagra Brands. Bear and bull cases flex normalized earnings and the target P/E multiple.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0f0a442bdd2d29aa41c167ab6a65131d</t>
+    <t>As of 2026-09-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_0f0a442bdd2d29aa41c167ab6a65131d</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward adjusted EPS</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>forward_adj_net_income</t>
   </si>
@@ -93,66 +93,108 @@
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Forward adjusted net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_adj_eps = 1.8, target_pe = 6</t>
+    <t>forward_adj_eps = 1.15, target_pe = 6</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_adj_eps = 2.35, target_pe = 10</t>
+    <t>forward_adj_eps = 1.7, target_pe = 10</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 30 Modeledge reference CAG price $13.465, refreshed 2026-09-30T15:27:36.600448-06:00. This quote refresh changes market-relative outputs; any intrinsic effects are separately explained. For USAU only, the existing financing-price formula mechanically links valuation to price.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>September 30 Q1 FY2027 review: sales $2.5959B, organic sales -1.1% and volume -2.1%; adjusted EPS $0.41 and operating margin 11.5%. FY2027 EPS $1.40-$1.50 and operating-margin 10%-10.5% guidance are reaffirmed, so preserve $1.45 EPS and 8x P/E ($11.60). Q1 profit includes $10M incentive-compensation benefit, $4M tariff refunds and $50M Ardent Mills earnings; do not annualize. FCF was -$128M, net debt about $7.4B and leverage 3.99x; inflation risks remain. Diluted share diagnostic updates 480.2M to reported 480.0M. Q1 dividend payment of $0.35 does not reverse the previously announced lower annual dividend run rate. Stock move -4.71% investigated against the actual release and both call sections; market causation is not proven.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/23217/000002321726000052/tmb-ex99d1.htm</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the September 30 CAG review; see the first dated source note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CAG/filing/10-Q/0001104659-26-112354</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference CAG stock price $14.16, retrieved 2026-09-28T16:46:39.191319-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28 AGM 8-K: director election, advisory compensation vote and shareholder preferred-stock policy proposal; no actual preferred issuance or new financial guidance. Preserve existing EPS/multiple valuation and capital assumptions.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CAG/filing/8-K/0000023217-26-000047</t>
+  </si>
+  <si>
+    <t>July 15 FY2026 results guided FY2027 adjusted EPS to $1.40-$1.50; September 23 AGM discussed the turnaround without replacing that range. Correct unsupported $2.10 forward EPS to $1.45 midpoint, retain 8x base P/E. Preserve prior absolute EPS scenario gaps: bear $1.15 at 6x and bull $1.70 at 10x are analyst sensitivities, not guidance. Update Q4 adjusted weighted diluted shares to 480.2M per release footnote, not loss-EPS basic count of 479.2M. Annual dividend reset to $0.70 in July. This is a catch-up correction; Q1 results due September 30 remain a catalyst. Historical review incomplete.</t>
+  </si>
+  <si>
+    <t>https://www.conagrabrands.com/news-room/news-conagra-brands-reports-fourth-quarter-and-full-year-results-prn-122958</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>September 23 reference CAG price $14.78; quote timestamp 2026-09-23T15:03:25.984014-06:00. Market price alone does not change operating value.</t>
   </si>
   <si>
     <t>Conagra reported fiscal 2026 net sales of $11.28 billion; GAAP results included $2.38 billion of goodwill impairment charges and $547 million of other intangible impairment charges.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/23217/000110465926083905/0001104659-26-083905-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
@@ -521,67 +563,67 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>14.455</v>
+        <v>13.465</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>472.6</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>2.1</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$8*Model!$B$9)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
@@ -675,83 +717,160 @@
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
         <v>29</v>
       </c>
-      <c r="C2" t="s">
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
         <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>