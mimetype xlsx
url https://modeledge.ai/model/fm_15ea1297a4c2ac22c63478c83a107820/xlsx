--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="target_pe">Model!$B$9</definedName>
     <definedName name="fair_value">Model!$B$11</definedName>
     <definedName name="forward_adj_net_income">Model!$B$12</definedName>
     <definedName name="upside">Model!$B$13</definedName>
     <definedName name="implied_equity_value">Model!$B$14</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_adj_eps">Model!$B$8</definedName>
+    <definedName name="target_pe">Model!$B$9</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Levi Strauss forward adjusted EPS valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward P/E valuation for Levi Strauss using management's fiscal 2026 adjusted diluted EPS guidance. Bear and bull cases flex both earnings delivery and the valuation multiple.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_15ea1297a4c2ac22c63478c83a107820</t>
+    <t>As of 2026-10-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_15ea1297a4c2ac22c63478c83a107820</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>FY2026 adjusted diluted EPS</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>forward_adj_net_income</t>
   </si>
@@ -93,66 +93,108 @@
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Forward adjusted net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_adj_eps = 1.4, target_pe = 13</t>
+    <t>forward_adj_eps = 1.46, target_pe = 13</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_adj_eps = 1.6, target_pe = 19</t>
+    <t>forward_adj_eps = 1.66, target_pe = 19</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference LEVI price $19.05, refreshed 2026-10-08T15:00:48.37819-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>October 7 Q3 call explains net tariff refunds/reinvestment, DTC issues and distribution savings delayed to 2027 without quantified FY2027 EPS guidance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/LEVI/Transcript/d8b79f72fe141bea53c2e28a3771a61f</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference LEVI quote $19.51, refreshed 2026-10-07T15:03:00.554351-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7: FY2026 adjusted diluted EPS guidance raised to $1.54–$1.56; use midpoint $1.55 versus $1.49, retain 16x base P/E. Preserve prior analyst scenario deviations (-$0.09/+0.11), giving $1.46/$1.66 bear/bull EPS at unchanged 13x/19x; these are analyst cases, not issuer guidance. Update the diagnostic diluted-share count from 389.6M to Q3 weighted-average 390.620582M; this does not separately change EPS-based per-share value. Q3 revenue $1,609.7M (+4.3% reported/+4.5% organic), DTC +2.3%, comp +0.4%, US DTC -1% and adjusted EPS $0.48. EPS includes about $0.16 tariff-refund benefit less $0.05 reinvestment: do not treat all the beat as recurring. Full-year guidance includes $60M redeployment; preserve the existing guided-adjusted-EPS method and flag normalized post-refund earnings. 10-Q confirms $78.6M tariff recovery, $57.1M received, $4.7M related interest; do not add the refund again as free cash. Completed $200M ASR retired 9.4M total shares; prospective $100M ASR is not completed dilution reduction. Base fair value $23.84 to $24.80; price $19.51 (-4.97%). The release is after the regular session, so it is not asserted to explain the full session's price decline.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/94845/000009484526000048/exhibit991-3q2026pressrele.htm</t>
+  </si>
+  <si>
+    <t>Additional supporting source for October 7 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/LEVI/filing/10-Q/0000094845-26-000047</t>
+  </si>
+  <si>
+    <t>September 30 Modeledge reference LEVI price $19.7, refreshed 2026-09-30T15:27:34.975637-06:00. This quote refresh changes market-relative outputs; any intrinsic effects are separately explained. For USAU only, the existing financing-price formula mechanically links valuation to price.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>September 30 8-K appoints John Vandemore CFO from November 1. Terms include $1.35M salary, 110% target bonus, annual equity target $4.25M from 2027, $4M sign-on cash paid in two installments and $5.5M each of RSUs/SARs with service/price conditions. Do not expense all grant values as immediate cash or equate dollar awards to issued shares. No revised earnings outlook: retain $1.49 EPS, 16x and $23.84 intrinsic value.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/LEVI/filing/8-K/0001999371-26-021687</t>
   </si>
   <si>
     <t>Levi Strauss raised FY2026 adjusted diluted EPS guidance to $1.46-$1.52 and guided reported revenue growth to 7.0%-7.5%.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/94845/000009484526000038/0000094845-26-000038-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
   </si>
   <si>
     <t>Q2 FY2026 diluted weighted-average shares were approximately 389.6 million.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/94845/000009484526000037/0000094845-26-000037-index.html</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
@@ -527,67 +569,67 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>24.36</v>
+        <v>19.05</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>389.6</v>
+        <v>390.620582</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>1.49</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$8*Model!$B$9)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
@@ -681,94 +723,171 @@
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
         <v>31</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>32</v>
       </c>
-      <c r="C3" t="s">
-        <v>30</v>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>