--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,201 +10,261 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="implied_ev_ebitda">Model!$B$40</definedName>
-[...3 lines deleted...]
-    <definedName name="q3_2026_adj_fcf">Model!$B$21</definedName>
     <definedName name="ntm_capex">Model!$B$11</definedName>
+    <definedName name="fy2025_revenue">Model!$B$21</definedName>
+    <definedName name="fy2026_cfo">Model!$B$23</definedName>
+    <definedName name="fy2026_gaap_eps">Model!$B$24</definedName>
+    <definedName name="q4_2026_net_capex">Model!$B$37</definedName>
+    <definedName name="q4_2026_ngaap_gm">Model!$B$39</definedName>
+    <definedName name="current_equity_value">Model!$B$46</definedName>
+    <definedName name="implied_ev">Model!$B$51</definedName>
+    <definedName name="fy2025_cfo">Model!$B$18</definedName>
+    <definedName name="q1_2027_guide_revenue">Model!$B$30</definedName>
+    <definedName name="q4_2026_revenue">Model!$B$40</definedName>
+    <definedName name="sca_count">Model!$B$41</definedName>
+    <definedName name="fcf_fy2024">Model!$B$48</definedName>
+    <definedName name="implied_ev_ebitda">Model!$B$55</definedName>
+    <definedName name="current_ev_ebitda">Model!$B$56</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="fy2026_net_capex">Model!$B$25</definedName>
+    <definedName name="q1_2027_guide_ngaap_eps">Model!$B$29</definedName>
+    <definedName name="ntm_fcf_yield">Model!$B$58</definedName>
+    <definedName name="diluted_shares">Model!$B$8</definedName>
+    <definedName name="fy2024_fcf">Model!$B$17</definedName>
+    <definedName name="fy2025_fcf">Model!$B$20</definedName>
+    <definedName name="q3_2026_adj_fcf">Model!$B$31</definedName>
+    <definedName name="q4_2026_ngaap_eps">Model!$B$38</definedName>
+    <definedName name="sca_rpo">Model!$B$43</definedName>
+    <definedName name="current_ev">Model!$B$53</definedName>
+    <definedName name="net_debt">Model!$B$9</definedName>
+    <definedName name="ntm_cfo">Model!$B$12</definedName>
     <definedName name="ntm_ebitda">Model!$B$13</definedName>
-    <definedName name="fy2024_fcf">Model!$B$16</definedName>
-[...6 lines deleted...]
-    <definedName name="fy2025_revenue">Model!$B$20</definedName>
+    <definedName name="fcf_fy2025">Model!$B$49</definedName>
+    <definedName name="implied_equity_value">Model!$B$54</definedName>
+    <definedName name="cash_and_investments">Model!$B$16</definedName>
+    <definedName name="fy2025_ebitda">Model!$B$19</definedName>
+    <definedName name="fy2026_revenue">Model!$B$27</definedName>
+    <definedName name="q1_2027_guide_capex">Model!$B$28</definedName>
+    <definedName name="q4_2026_adj_fcf">Model!$B$35</definedName>
+    <definedName name="q4_2026_cfo">Model!$B$36</definedName>
+    <definedName name="fy2026_adj_fcf">Model!$B$22</definedName>
+    <definedName name="q3_2026_cfo">Model!$B$32</definedName>
+    <definedName name="q3_2026_ebitda">Model!$B$33</definedName>
+    <definedName name="q3_2026_revenue">Model!$B$34</definedName>
+    <definedName name="sca_deposits">Model!$B$42</definedName>
+    <definedName name="total_debt">Model!$B$44</definedName>
+    <definedName name="fcf_fy2026">Model!$B$50</definedName>
     <definedName name="normalized_fcf">Model!$B$10</definedName>
-    <definedName name="fy2025_ebitda">Model!$B$18</definedName>
-[...3 lines deleted...]
-    <definedName name="net_debt">Model!$B$9</definedName>
     <definedName name="target_fcf_yield">Model!$B$14</definedName>
-    <definedName name="q3_2026_cfo">Model!$B$22</definedName>
-[...13 lines deleted...]
-    <definedName name="current_ev_ebitda">Model!$B$41</definedName>
+    <definedName name="fy2026_ngaap_eps">Model!$B$26</definedName>
+    <definedName name="ebitda_ntm">Model!$B$47</definedName>
+    <definedName name="ntm_fcf">Model!$B$52</definedName>
+    <definedName name="current_fcf_yield">Model!$B$57</definedName>
+    <definedName name="implied_price">Model!$B$59</definedName>
+    <definedName name="upside">Model!$B$60</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Micron through-cycle FCF yield valuation</t>
   </si>
   <si>
-    <t>Through-cycle unlevered FCF yield for Micron. Peak FY2026 run-rate earnings and Q4 $50B / 86% GM guidance are treated as shortage prints, not the capitalized cash earnings. Normalized FCF sits between prior-cycle peak FCF of $8.5B (FY2018) and annualized Q3 adjusted FCF of ~$73B, reflecting HBM mix and SCA floor margins well above historical peaks, after mid-cycle net capex. Net cash is added to enterprise value; SCA customer deposits are financing cash and are not counted as free cash flow.</t>
-[...2 lines deleted...]
-    <t>As of 2026-08-25  ·  Currency: USD  ·  https://modeledge.ai/model/fm_166aa0b00fff214fa90c699623f81d9f</t>
+    <t>Through-cycle unlevered FCF yield for Micron. Peak FY2026 and Q1 FY2027 run-rate earnings (Q4 revenue $54.2B / 87% GM; Q1 guide $61.5B / ~86% GM) are shortage prints, not the capitalized cash earnings. Normalized FCF sits between prior-cycle peak FCF of $8.5B (FY2018) and peak quarterly run-rates, reflecting HBM mix and SCA floor margins well above historical peaks, after mid-cycle net capex. Net cash excludes SCA customer deposits (financing liability). Q4 print confirmed tighter 2027-2028 supply and expanded SCAs; FY2027 construction CapEx is rising.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_166aa0b00fff214fa90c699623f81d9f</t>
   </si>
   <si>
     <t>FY2024</t>
   </si>
   <si>
     <t>FY2025</t>
   </si>
   <si>
-    <t>FY2026E</t>
+    <t>FY2026</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Net debt</t>
   </si>
   <si>
     <t>Through-cycle unlevered FCF</t>
   </si>
   <si>
     <t>NTM net capex</t>
   </si>
   <si>
     <t>NTM operating cash flow</t>
   </si>
   <si>
     <t>NTM EBITDA</t>
   </si>
   <si>
     <t>Target FCF yield</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
+    <t>cash_and_investments</t>
+  </si>
+  <si>
     <t>fy2024_fcf</t>
   </si>
   <si>
     <t>fy2025_cfo</t>
   </si>
   <si>
     <t>fy2025_ebitda</t>
   </si>
   <si>
     <t>fy2025_fcf</t>
   </si>
   <si>
     <t>fy2025_revenue</t>
   </si>
   <si>
+    <t>fy2026_adj_fcf</t>
+  </si>
+  <si>
+    <t>fy2026_cfo</t>
+  </si>
+  <si>
+    <t>fy2026_gaap_eps</t>
+  </si>
+  <si>
+    <t>fy2026_net_capex</t>
+  </si>
+  <si>
+    <t>fy2026_ngaap_eps</t>
+  </si>
+  <si>
+    <t>fy2026_revenue</t>
+  </si>
+  <si>
+    <t>q1_2027_guide_capex</t>
+  </si>
+  <si>
+    <t>q1_2027_guide_ngaap_eps</t>
+  </si>
+  <si>
+    <t>q1_2027_guide_revenue</t>
+  </si>
+  <si>
     <t>q3_2026_adj_fcf</t>
   </si>
   <si>
     <t>q3_2026_cfo</t>
   </si>
   <si>
     <t>q3_2026_ebitda</t>
   </si>
   <si>
     <t>q3_2026_revenue</t>
   </si>
   <si>
-    <t>q4_guide_revenue</t>
-[...11 lines deleted...]
-    <t>ttm_revenue</t>
+    <t>q4_2026_adj_fcf</t>
+  </si>
+  <si>
+    <t>q4_2026_cfo</t>
+  </si>
+  <si>
+    <t>q4_2026_net_capex</t>
+  </si>
+  <si>
+    <t>q4_2026_ngaap_eps</t>
+  </si>
+  <si>
+    <t>q4_2026_ngaap_gm</t>
+  </si>
+  <si>
+    <t>q4_2026_revenue</t>
+  </si>
+  <si>
+    <t>sca_count</t>
+  </si>
+  <si>
+    <t>sca_deposits</t>
+  </si>
+  <si>
+    <t>sca_rpo</t>
+  </si>
+  <si>
+    <t>total_debt</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>current_equity_value</t>
   </si>
   <si>
     <t>ebitda_ntm</t>
   </si>
   <si>
     <t>fcf_fy2024</t>
   </si>
   <si>
     <t>fcf_fy2025</t>
   </si>
   <si>
-    <t>fcf_fy2026e</t>
+    <t>fcf_fy2026</t>
   </si>
   <si>
     <t>implied_ev</t>
   </si>
   <si>
     <t>ntm_fcf</t>
   </si>
   <si>
     <t>current_ev</t>
   </si>
   <si>
     <t>implied_equity_value</t>
   </si>
   <si>
     <t>implied_ev_ebitda</t>
   </si>
   <si>
     <t>current_ev_ebitda</t>
   </si>
   <si>
     <t>current_fcf_yield</t>
   </si>
   <si>
     <t>ntm_fcf_yield</t>
   </si>
@@ -232,120 +292,105 @@
   <si>
     <t>Upside vs current price</t>
   </si>
   <si>
     <t>Current EV to NTM EBITDA</t>
   </si>
   <si>
     <t>Implied EV to NTM EBITDA</t>
   </si>
   <si>
     <t>Through-cycle FCF yield at market EV</t>
   </si>
   <si>
     <t>FCF bridge ($M)</t>
   </si>
   <si>
     <t>Reported or through-cycle FCF</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>normalized_fcf = 52000, ntm_capex = 40000, ntm_cfo = 105000, ntm_ebitda = 145000, target_fcf_yield = 0.045</t>
+    <t>normalized_fcf = 52000, ntm_capex = 52000, ntm_cfo = 140000, ntm_ebitda = 175000, target_fcf_yield = 0.045</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>diluted_shares = 1160, net_debt = -5000, normalized_fcf = 28000, ntm_capex = 48000, ntm_cfo = 55000, ntm_ebitda = 70000, target_fcf_yield = 0.075</t>
+    <t>diluted_shares = 1160, net_debt = -5000, normalized_fcf = 28000, ntm_capex = 55000, ntm_cfo = 55000, ntm_ebitda = 70000, target_fcf_yield = 0.075</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>diluted_shares = 1135, net_debt = -40000, normalized_fcf = 72000, ntm_capex = 38000, ntm_cfo = 135000, ntm_ebitda = 185000, target_fcf_yield = 0.035</t>
+    <t>diluted_shares = 1135, net_debt = -70000, normalized_fcf = 72000, ntm_capex = 48000, ntm_cfo = 180000, ntm_ebitda = 220000, target_fcf_yield = 0.035</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Fiscal Q3 2026 (ended 28 May 2026) revenue $41.456B, GAAP net income $28.243B or $24.67 diluted EPS, non-GAAP diluted EPS $25.11, non-GAAP gross margin 84.9%, operating cash flow $25.39B, adjusted free cash flow $18.3B. Q4 FY2026 guide: revenue $50.0B ± $1.0B, GM ~86%, non-GAAP EPS $31.00 ± $1.00 on ~1.15B diluted shares, non-GAAP opex ~$1.65B.</t>
-[...2 lines deleted...]
-    <t>https://www.sec.gov/Archives/edgar/data/723125/000072312526000013/a2026q3ex991-pressrelease.htm</t>
+    <t>Fiscal Q4 2026 (ended 3 Sep 2026) revenue $54.229B, GAAP diluted EPS $32.87, non-GAAP diluted EPS $33.42, non-GAAP GM 87.0%, CFO $43.973B, investments in capex net $10.774B, adjusted FCF $33.199B. FY2026 revenue $133.188B, non-GAAP EPS $75.52, CFO $89.675B, net capex $27.367B, adj FCF $62.308B. Cash+marketable+restricted $73.48B; diluted shares ~1.15B. Q1 FY2027 guide: revenue $61.5B +/- $1.5B, non-GAAP GM ~86.25%, non-GAAP EPS $38.15 +/- $1.00, non-GAAP opex ~$2.06B.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/723125/000072312526000018/a2026q4ex991-pressrelease.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Q3 FY2026 Form 10-Q: 1,129 million common shares outstanding at 28 May 2026; cash $24.995B, short-term investments $1.027B, long-term marketable investments $4.106B; current debt $0.582B and long-term debt $5.140B; nine-month CFO $45.702B and PPE purchases $19.602B; Q3 diluted weighted-average shares 1,145 million.</t>
-[...35 lines deleted...]
-    <t>Live MU quote $932.97 at the 25 August 2026 close (Yahoo/Nasdaq); market cap about $1.05T.</t>
+    <t>Q4 FY2026 8-K Item 2.02 (acc 0000723125-26-000018) announcing record Q4 and FY2026 results; Exhibit 99.1 press release.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/723125/000072312526000018/mu-20260930.htm</t>
+  </si>
+  <si>
+    <t>Q4 call 30 Sep 2026: 26 SCAs (&gt;35% of revenue through 2030); RPO ~$150B; SCA cash deposits $12.7B (financing, not FCF); net cash $68.3B before deposit adjustment; Q1 CapEx ~$11.5B and 1H FY2027 CapEx ~$25B with 2H higher and construction CapEx growing faster; FY2027 sequential revenue growth each quarter; Q1 GM is FY2027 floor; memory/storage much tighter in calendar 2027 and 2028 than 2026; no line of sight to supply-demand balance; &gt;75% of 2027 output already committed.</t>
+  </si>
+  <si>
+    <t>https://investors.micron.com/events-and-presentations</t>
+  </si>
+  <si>
+    <t>Q4 balance sheet: cash $38.364B, ST investments $5.070B, LT marketable $30.019B (sum $73.453B); current debt $0.491B + LT debt $4.688B = $5.179B; noncurrent customer contract liabilities $12.895B. Net cash excluding SCA deposits ~$55.5B (model net_debt -$55.527B).</t>
+  </si>
+  <si>
+    <t>Through-cycle basis unchanged: do not capitalize peak Q4/Q1 EPS or annualize $33B quarterly FCF. Prior-cycle peak FCF FY2018 $8.5B. SCA floors still imply mid-cycle margins above historical peaks, but rising FY2027 construction CapEx offsets raising normalized FCF on this print.</t>
+  </si>
+  <si>
+    <t>https://investors.micron.com/quarterly-results</t>
+  </si>
+  <si>
+    <t>Live MU quote $1,065.11 at 30 Sep 2026 close (provider timestamp 20:00:01Z).</t>
   </si>
   <si>
     <t>https://finance.yahoo.com/quote/MU/</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.00"/>
     <numFmt numFmtId="165" formatCode="#,##0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;0.00"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
@@ -731,621 +776,719 @@
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="6">
-        <v>932.97</v>
+        <v>1065.11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="7">
         <v>1150</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="7">
-        <v>-24400</v>
+        <v>-55527</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="7">
         <v>52000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="7">
-        <v>40000</v>
+        <v>52000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="7">
-        <v>105000</v>
+        <v>140000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="7">
-        <v>145000</v>
+        <v>175000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
         <v>0.045</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B16">
-        <v>121</v>
+        <v>73453</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B17">
-        <v>17525</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B18">
-        <v>18122</v>
+        <v>17525</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B19">
-        <v>1668</v>
+        <v>18122</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>37378</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B21">
-        <v>18300</v>
+        <v>37378</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>25388</v>
+        <v>62308</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B23">
-        <v>35682</v>
+        <v>89675</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24">
-        <v>41456</v>
+        <v>74.33</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B25">
-        <v>50000</v>
+        <v>27367</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B26">
-        <v>51432</v>
+        <v>75.52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B27">
-        <v>68254</v>
+        <v>133188</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B28">
-        <v>26172</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B29">
-        <v>90274</v>
+        <v>38.15</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="s">
+      <c r="A30" s="5" t="s">
         <v>30</v>
+      </c>
+      <c r="B30">
+        <v>61500</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B31" t="str">
-        <f>(Model!$B$7*Model!$B$8)</f>
+      <c r="B31">
+        <v>18300</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B32" t="str">
-        <f>Model!$B$13</f>
+      <c r="B32">
+        <v>25388</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B33" t="str">
-        <f>(Model!$B$16+(Model!$B$10*0))</f>
+      <c r="B33">
+        <v>35682</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B34" t="str">
-        <f>(Model!$B$19+(Model!$B$10*0))</f>
+      <c r="B34">
+        <v>41456</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B35" t="str">
-        <f>Model!$B$10</f>
+      <c r="B35">
+        <v>33199</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B36" t="str">
-        <f>IF(IF(Model!$B$14&gt;0,1,0)&lt;&gt;0,(Model!$B$10/Model!$B$14),0)</f>
+      <c r="B36">
+        <v>43973</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B37" t="str">
-        <f>(Model!$B$12-Model!$B$11)</f>
+      <c r="B37">
+        <v>10774</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B38" t="str">
-        <f>(Model!$B$31+Model!$B$9)</f>
+      <c r="B38">
+        <v>33.42</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B39" t="str">
-        <f>(Model!$B$36-Model!$B$9)</f>
+      <c r="B39">
+        <v>0.87</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B40" t="str">
-        <f>IF(IF(Model!$B$13&gt;0,1,0)&lt;&gt;0,(Model!$B$36/Model!$B$13),0)</f>
+      <c r="B40">
+        <v>54229</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B41" t="str">
-        <f>IF(IF(Model!$B$13&gt;0,1,0)&lt;&gt;0,(Model!$B$38/Model!$B$13),0)</f>
+      <c r="B41">
+        <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B42" t="str">
-        <f>IF(IF(Model!$B$38&gt;0,1,0)&lt;&gt;0,(Model!$B$10/Model!$B$38),0)</f>
+      <c r="B42">
+        <v>12747</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B43" t="str">
-        <f>IF(IF(Model!$B$38&gt;0,1,0)&lt;&gt;0,(Model!$B$37/Model!$B$38),0)</f>
+      <c r="B43">
+        <v>150000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B44" t="str">
-        <f>(Model!$B$39/Model!$B$8)</f>
+      <c r="B44">
+        <v>5179</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="5" t="s">
+      <c r="A45" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B45" t="str">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46">
-      <c r="A46" s="4" t="s">
+      <c r="A46" s="5" t="s">
         <v>46</v>
+      </c>
+      <c r="B46" t="str">
+        <f>(Model!$B$7*Model!$B$8)</f>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B47" s="9" t="str">
-        <f>Model!$B$44</f>
+      <c r="B47" t="str">
+        <f>Model!$B$13</f>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <f>Model!$B$10</f>
+        <v>48</v>
+      </c>
+      <c r="B48" t="str">
+        <f>(Model!$B$17+(Model!$B$10*0))</f>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <f>Model!$B$37</f>
+        <v>49</v>
+      </c>
+      <c r="B49" t="str">
+        <f>(Model!$B$20+(Model!$B$10*0))</f>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <f>Model!$B$13</f>
+        <v>50</v>
+      </c>
+      <c r="B50" t="str">
+        <f>(Model!$B$22+(Model!$B$10*0))</f>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <f>Model!$B$39</f>
+        <v>51</v>
+      </c>
+      <c r="B51" t="str">
+        <f>IF(IF(Model!$B$14&gt;0,1,0)&lt;&gt;0,(Model!$B$10/Model!$B$14),0)</f>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <f>Model!$B$44</f>
+        <v>52</v>
+      </c>
+      <c r="B52" t="str">
+        <f>(Model!$B$12-Model!$B$11)</f>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <f>Model!$B$45</f>
+        <v>53</v>
+      </c>
+      <c r="B53" t="str">
+        <f>(Model!$B$46+Model!$B$9)</f>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <f>Model!$B$41</f>
+        <v>54</v>
+      </c>
+      <c r="B54" t="str">
+        <f>(Model!$B$51-Model!$B$9)</f>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <f>Model!$B$40</f>
+        <v>55</v>
+      </c>
+      <c r="B55" t="str">
+        <f>IF(IF(Model!$B$13&gt;0,1,0)&lt;&gt;0,(Model!$B$51/Model!$B$13),0)</f>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <f>Model!$B$42</f>
+        <v>56</v>
+      </c>
+      <c r="B56" t="str">
+        <f>IF(IF(Model!$B$13&gt;0,1,0)&lt;&gt;0,(Model!$B$53/Model!$B$13),0)</f>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B57" t="str">
+        <f>IF(IF(Model!$B$53&gt;0,1,0)&lt;&gt;0,(Model!$B$10/Model!$B$53),0)</f>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="4" t="s">
-        <v>55</v>
+      <c r="A58" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B58" t="str">
+        <f>IF(IF(Model!$B$53&gt;0,1,0)&lt;&gt;0,(Model!$B$52/Model!$B$53),0)</f>
       </c>
     </row>
     <row r="59">
-      <c r="B59" s="3" t="s">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A59" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B59" t="str">
+        <f>(Model!$B$54/Model!$B$8)</f>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <f>Model!$B$35</f>
+        <v>60</v>
+      </c>
+      <c r="B60" t="str">
+        <f>((Model!$B$59/Model!$B$7)-1)</f>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="4" t="s">
-        <v>57</v>
+      <c r="A62" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B62" s="9" t="str">
+        <f>Model!$B$59</f>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>10</v>
+      </c>
+      <c r="B63" s="7" t="str">
+        <f>Model!$B$10</f>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>63</v>
+      </c>
+      <c r="B64" s="7" t="str">
+        <f>Model!$B$52</f>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>13</v>
+      </c>
+      <c r="B65" s="7" t="str">
+        <f>Model!$B$13</f>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B66" s="7" t="str">
+        <f>Model!$B$54</f>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B67" s="9" t="str">
+        <f>Model!$B$59</f>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B68" s="8" t="str">
+        <f>Model!$B$60</f>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B69" s="6" t="str">
+        <f>Model!$B$56</f>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" s="6" t="str">
+        <f>Model!$B$55</f>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B71" s="8" t="str">
+        <f>Model!$B$57</f>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B75" s="7" t="str">
+        <f>Model!$B$50</f>
+      </c>
+      <c r="C75" s="7" t="str">
+        <f>Model!$B$50</f>
+      </c>
+      <c r="D75" s="7" t="str">
+        <f>Model!$B$50</f>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B78" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B80" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="B2" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="B4" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="B5" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B7" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
-[...21 lines deleted...]
-        <v>69</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>