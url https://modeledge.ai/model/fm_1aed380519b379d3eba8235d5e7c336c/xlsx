--- v0 (2026-08-11)
+++ v1 (2026-10-13)
@@ -10,100 +10,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="normalized_earnings_m">Model!$B$36</definedName>
+    <definedName name="fair_value_fcf_yield">Model!$B$41</definedName>
+    <definedName name="current_equity_value_m">Model!$B$32</definedName>
+    <definedName name="q2_2026_adjusted_gross_margin">Model!$B$20</definedName>
+    <definedName name="q2_2026_capex_m">Model!$B$22</definedName>
+    <definedName name="q2_2026_revenue_m">Model!$B$29</definedName>
+    <definedName name="adjusted_eps_2026">Model!$B$6</definedName>
+    <definedName name="target_pe">Model!$B$8</definedName>
     <definedName name="fy2025_free_cash_flow_m">Model!$B$10</definedName>
-    <definedName name="fy2026_guidance_midpoint_eps">Model!$B$13</definedName>
+    <definedName name="q2_2026_repurchase_spend_m">Model!$B$28</definedName>
+    <definedName name="eps_vs_guidance_midpoint">Model!$B$34</definedName>
+    <definedName name="fair_value">Model!$B$35</definedName>
+    <definedName name="upside">Model!$B$40</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="q2_2026_net_borrowings_m">Model!$B$37</definedName>
+    <definedName name="fy2026_revenue_growth_midpoint">Model!$B$15</definedName>
     <definedName name="h1_2026_revenue_m">Model!$B$16</definedName>
-    <definedName name="q2_2026_adjusted_operating_margin">Model!$B$21</definedName>
-[...14 lines deleted...]
-    <definedName name="q2_2026_total_borrowings_m">Model!$B$30</definedName>
+    <definedName name="q2_2026_repurchase_average_price">Model!$B$26</definedName>
+    <definedName name="q2_2026_repurchase_shares_m">Model!$B$27</definedName>
     <definedName name="current_fcf_yield">Model!$B$38</definedName>
     <definedName name="current_forward_pe">Model!$B$33</definedName>
-    <definedName name="fair_value">Model!$B$35</definedName>
+    <definedName name="fy2025_revenue_m">Model!$B$11</definedName>
+    <definedName name="fy2026_guidance_midpoint_eps">Model!$B$13</definedName>
+    <definedName name="fy2026_guidance_midpoint_revenue_m">Model!$B$14</definedName>
+    <definedName name="q2_2026_cash_m">Model!$B$23</definedName>
+    <definedName name="q2_2026_diluted_shares_m">Model!$B$24</definedName>
     <definedName name="modeledge_market_cap_service_m">Model!$B$17</definedName>
+    <definedName name="modeledge_price_service">Model!$B$18</definedName>
+    <definedName name="q2_2026_adjusted_eps">Model!$B$19</definedName>
     <definedName name="q2_2026_gaap_operating_margin">Model!$B$25</definedName>
-    <definedName name="current_equity_value_m">Model!$B$32</definedName>
-[...8 lines deleted...]
-    <definedName name="adjusted_eps_2026">Model!$B$6</definedName>
+    <definedName name="q2_2026_total_borrowings_m">Model!$B$30</definedName>
+    <definedName name="implied_equity_value_m">Model!$B$39</definedName>
+    <definedName name="fy2026_capex_midpoint_m">Model!$B$12</definedName>
+    <definedName name="q2_2026_adjusted_operating_margin">Model!$B$21</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <si>
     <t>Crocs Hawk P/E valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Forward P/E valuation for Crocs, Inc. refreshed after Q2 2026 results. The base case values CROX at 11.5x FY2026 non-GAAP EPS of $13.85, the midpoint of management's raised FY2026 adjusted EPS guidance of $13.70 to $14.00. The bear case assumes earnings near the low end of guidance and a lower multiple because HEYDUDE and wholesale remain uneven; the bull case assumes stronger execution, buyback support, and modest multiple re-rating. Current price is the Modeledge price service value observed on 2026-08-10.
+    <t xml:space="preserve">Forward P/E valuation for Crocs, Inc. refreshed after Q2 2026 results. The base case values CROX at 11.5x FY2026 non-GAAP EPS of $13.85, the midpoint of management's raised FY2026 adjusted EPS guidance of $13.70 to $14.00. The bear case assumes earnings near the low end of guidance and a lower multiple because HEYDUDE and wholesale remain uneven; the bull case assumes stronger execution, buyback support, and modest multiple re-rating. Current price is the Modeledge price service value observed on 2026-09-15.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-10  ·  Currency: USD  ·  https://modeledge.ai/model/fm_1aed380519b379d3eba8235d5e7c336c</t>
+    <t>As of 2026-09-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_1aed380519b379d3eba8235d5e7c336c</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>FY2026 non-GAAP EPS</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Target P/E multiple</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>fy2025_free_cash_flow_m</t>
   </si>
   <si>
     <t>fy2025_revenue_m</t>
   </si>
   <si>
     <t>fy2026_capex_midpoint_m</t>
   </si>
@@ -227,81 +227,96 @@
   <si>
     <t>adjusted_eps_2026 = 13.85, target_pe = 11.5</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>adjusted_eps_2026 = 13.2, target_pe = 8.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>adjusted_eps_2026 = 14.25, target_pe = 13</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>September 15 Piper Sandler conference discussed innovation, sandals and HEYDUDE improvement without new earnings guidance. Preserve $13.85 FY2026 adjusted EPS and 11.5x base P/E; future repurchases are excluded from management guidance. Reviewed both window Forms 4: director Smach bought 4,000 shares September 10; CEO Rees sold previously held shares August 7/10. Neither is a company repurchase or a reason to change EPS. Update quote to $111.48. All three indexed window items reviewed.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CROX/Transcript/b5b244489d1ef9268e603a389d7ed4f2</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>September 15 reference CROX share price $111.48; provider quote update 2026-09-15T15:01:38.848835-06:00. Stock-price movement alone does not change the operating forecast.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>The unused modeledge_market_cap_service_m constant remains the historical August 10 provider reading; current model equity value uses current_price times the disclosed Q2 diluted-share proxy.</t>
+  </si>
+  <si>
     <t>Q2 2026 revenue was $1.179B, adjusted gross margin was 60.0%, adjusted operating margin was 25.1%, and adjusted diluted EPS was $4.55.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1334036/000133403626000050/croxq22026-pressrelease.htm</t>
   </si>
   <si>
     <t>2026-08-10</t>
   </si>
   <si>
     <t>FY2026 guidance was raised to revenue growth of 1% to 2%, adjusted operating margin modestly above 22.3%, and adjusted diluted EPS of $13.70 to $14.00.</t>
   </si>
   <si>
     <t>Q2 2026 capital allocation included $31M of debt repayment and repurchases of about 2.3M shares for $251M at an average price of $106.87; quarter-end buyback authorization was upsized to about $2.0B.</t>
   </si>
   <si>
     <t>The Q2 2026 10-Q reports six-month revenue of $2.101B, diluted weighted-average shares of 50.164M for the first half, and 48.1M shares outstanding at June 30, 2026.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1334036/000133403626000052/crox-20260630.htm</t>
   </si>
   <si>
     <t>FY2025 revenue was $4.041B and FY2025 free cash flow was $659.2M.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1334036/000133403626000004/croxq42025-pressrelease.htm</t>
   </si>
   <si>
     <t>Modeledge price service showed CROX at $138.19 as of 2026-08-10 20:00:02Z and market capitalization of about $6.626B.</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -684,51 +699,51 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>13.85</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
-        <v>138.19</v>
+        <v>111.48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>11.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>659.2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
@@ -769,51 +784,51 @@
       <c r="B15">
         <v>0.015</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
         <v>2100.925</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17">
         <v>6625.533369</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18">
-        <v>138.19</v>
+        <v>111.48</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20">
         <v>0.6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B21">
         <v>0.251</v>
       </c>
@@ -1176,138 +1191,171 @@
     </row>
     <row r="61">
       <c r="A61" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B61" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>58</v>
       </c>
       <c r="B2" t="s">
         <v>59</v>
       </c>
       <c r="C2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>61</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B6" t="s">
         <v>65</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>