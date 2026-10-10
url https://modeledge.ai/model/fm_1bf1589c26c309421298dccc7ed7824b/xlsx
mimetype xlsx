--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -10,72 +10,72 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="current_price">Model!$B$5</definedName>
+    <definedName name="forward_revenue">Model!$B$8</definedName>
     <definedName name="lease_debt_adjustment">Model!$B$10</definedName>
     <definedName name="implied_equity_value">Model!$B$13</definedName>
     <definedName name="intrinsic_value">Model!$B$14</definedName>
-    <definedName name="forward_revenue">Model!$B$8</definedName>
+    <definedName name="margin_of_safety">Model!$B$15</definedName>
+    <definedName name="diluted_shares">Model!$B$6</definedName>
+    <definedName name="ev_revenue_multiple">Model!$B$7</definedName>
     <definedName name="funded_net_debt">Model!$B$9</definedName>
     <definedName name="enterprise_value">Model!$B$12</definedName>
-    <definedName name="margin_of_safety">Model!$B$15</definedName>
-[...2 lines deleted...]
-    <definedName name="ev_revenue_multiple">Model!$B$7</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>CoreWeave debt-adjusted forward-revenue valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_1bf1589c26c309421298dccc7ed7824b</t>
+    <t>As of 2026-09-23  ·  Currency: USD  ·  https://modeledge.ai/model/fm_1bf1589c26c309421298dccc7ed7824b</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Fully diluted shares</t>
   </si>
   <si>
     <t>Enterprise value to revenue multiple</t>
   </si>
   <si>
     <t>Forward recognized revenue</t>
   </si>
   <si>
     <t>Funded net debt</t>
   </si>
   <si>
     <t>Debt-like operating lease adjustment</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
@@ -91,99 +91,99 @@
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Implied enterprise value</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>diluted_shares = 0.56, ev_revenue_multiple = 4, forward_revenue = 12.5, funded_net_debt = 22.8, lease_debt_adjustment = 5</t>
+    <t>diluted_shares = 0.586, ev_revenue_multiple = 4, forward_revenue = 12.8, funded_net_debt = 30.6, lease_debt_adjustment = 8</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>diluted_shares = 0.6, ev_revenue_multiple = 3, forward_revenue = 10, funded_net_debt = 28, lease_debt_adjustment = 10</t>
+    <t>diluted_shares = 0.62, ev_revenue_multiple = 3, forward_revenue = 10, funded_net_debt = 36.6, lease_debt_adjustment = 16.3</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>diluted_shares = 0.53, ev_revenue_multiple = 6, forward_revenue = 14, funded_net_debt = 20, lease_debt_adjustment = 3</t>
+    <t>diluted_shares = 0.6, ev_revenue_multiple = 6, forward_revenue = 14, funded_net_debt = 28.6, lease_debt_adjustment = 5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>CoreWeave Q1 2026 revenue backlog debt leases capex and cash flow</t>
-[...2 lines deleted...]
-    <t>https://investors.coreweave.com/news/news-details/2026/CoreWeave-Reports-Strong-First-Quarter-2026-Results/</t>
+    <t>CoreWeave Q2 2026 balance sheet, debt, leases, shares and cash flow</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1769628/000176962826000366/crwv-20260630.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>CoreWeave Q1 2026 SEC filing</t>
-[...14 lines deleted...]
-    <t>https://www.kerrisdalecap.com/wp-content/uploads/2025/09/Kerrisdale-CoreWeave.pdf</t>
+    <t>CoreWeave Q2 2026 results and raised full-year guidance</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1769628/000176962826000362/coreweave2q26earningspress.htm</t>
+  </si>
+  <si>
+    <t>CoreWeave September 2026 convertible-note and equity-distribution launch filing</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1769628/000176962826000429/crwv-20260917.htm</t>
+  </si>
+  <si>
+    <t>CoreWeave settled $4.2B 2.875% convertible notes and capped calls</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1769628/000176962826000432/crwv-20260917.htm</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -539,91 +539,91 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
-        <v>73.21</v>
+        <v>88.85</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>0.56</v>
+        <v>0.586</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
-        <v>12.5</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
-        <v>22.8</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="str">
         <f>(Model!$B$8*Model!$B$7)</f>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="str">
         <f>MAX(((Model!$B$12-Model!$B$9)-Model!$B$10),0)</f>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">