--- v0 (2026-08-11)
+++ v1 (2026-10-14)
@@ -10,78 +10,78 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="cash_taxes">Model!$B$7</definedName>
+    <definedName name="current_price">Model!$B$15</definedName>
     <definedName name="target_ev_ebitda_multiple">Model!$B$18</definedName>
+    <definedName name="diluted_units">Model!$B$23</definedName>
+    <definedName name="coal_ops_ebitda">Model!$B$26</definedName>
+    <definedName name="distribution_coverage">Model!$B$33</definedName>
+    <definedName name="fair_value">Model!$B$34</definedName>
+    <definedName name="coal_sales_tons">Model!$B$13</definedName>
+    <definedName name="cash">Model!$B$21</definedName>
+    <definedName name="dcf_per_unit">Model!$B$31</definedName>
+    <definedName name="equity_value">Model!$B$32</definedName>
+    <definedName name="upside">Model!$B$35</definedName>
+    <definedName name="coal_cost_per_ton">Model!$B$8</definedName>
+    <definedName name="coal_royalty_cost_per_ton">Model!$B$10</definedName>
+    <definedName name="coal_royalty_revenue_per_ton">Model!$B$11</definedName>
+    <definedName name="coal_royalty_tons">Model!$B$12</definedName>
+    <definedName name="corporate_other_ebitda">Model!$B$14</definedName>
     <definedName name="annual_distribution_per_unit">Model!$B$20</definedName>
     <definedName name="total_debt">Model!$B$24</definedName>
-    <definedName name="corporate_other_ebitda">Model!$B$14</definedName>
+    <definedName name="distributable_cash_flow">Model!$B$29</definedName>
+    <definedName name="cash_interest">Model!$B$6</definedName>
+    <definedName name="coal_price_per_ton">Model!$B$9</definedName>
     <definedName name="maintenance_capex">Model!$B$16</definedName>
+    <definedName name="oil_gas_royalty_ebitda">Model!$B$17</definedName>
+    <definedName name="digital_assets">Model!$B$22</definedName>
     <definedName name="coal_royalty_ebitda">Model!$B$27</definedName>
     <definedName name="adjusted_ebitda">Model!$B$28</definedName>
-    <definedName name="dcf_per_unit">Model!$B$31</definedName>
-[...5 lines deleted...]
-    <definedName name="cash">Model!$B$21</definedName>
     <definedName name="enterprise_value">Model!$B$30</definedName>
-    <definedName name="distribution_coverage">Model!$B$33</definedName>
-[...11 lines deleted...]
-    <definedName name="oil_gas_royalty_ebitda">Model!$B$17</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Alliance Resource Partners LP EV/EBITDA valuation</t>
   </si>
   <si>
     <t xml:space="preserve">ARLP valuation using a 2026E EV/EBITDA method refreshed for Q2 2026. Base assumptions anchor to management's updated 2026 coal volume, realized price, cost, royalty, capex, interest, and tax guidance; Q2 2026 balance sheet data; and the July 1, 2026 AllDale III &amp; IV oil and gas royalty acquisition. Fair value is enterprise value less estimated pro forma debt plus estimated pro forma cash and digital assets, divided by period-end common units. The method keeps a discounted coal/royalty multiple for coal terminal and regulatory risk while giving credit for a nearly fully committed 2026 coal book, improving second-half coal operating cadence, and higher oil and gas royalty scale. The bull case is intentionally capped to reflect a narrower expected trading range rather than a broad multiple re-rating.
 </t>
   </si>
   <si>
     <t>As of 2026-07-31  ·  Currency: USD  ·  https://modeledge.ai/model/fm_1cb81e851c3c338e04e75d0556b69d9b</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Cash interest</t>
   </si>
   <si>
     <t>Cash taxes</t>