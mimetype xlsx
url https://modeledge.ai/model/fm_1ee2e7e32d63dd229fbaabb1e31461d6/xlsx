--- v0 (2026-08-11)
+++ v1 (2026-10-14)
@@ -10,92 +10,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="ai_infrastructure_option_krw_t">Model!$B$7</definedName>
+    <definedName name="upside_pct">Model!$B$34</definedName>
     <definedName name="core_ev_ebitda_multiple">Model!$B$10</definedName>
-    <definedName name="fy2025_operating_income_krw_t">Model!$B$12</definedName>
     <definedName name="net_debt_including_leases_krw_t">Model!$B$14</definedName>
     <definedName name="normalized_da_krw_t">Model!$B$15</definedName>
     <definedName name="q2_2026_operating_income_krw_t">Model!$B$16</definedName>
+    <definedName name="skt_anthropic_ownership_pct">Model!$B$18</definedName>
+    <definedName name="net_ai_option_value_krw_t">Model!$B$25</definedName>
+    <definedName name="fair_value_common_krw">Model!$B$31</definedName>
+    <definedName name="anthropic_total_valuation_usd_b">Model!$B$8</definedName>
+    <definedName name="fy2025_operating_income_krw_t">Model!$B$12</definedName>
+    <definedName name="normalized_operating_income_krw_t">Model!$B$26</definedName>
+    <definedName name="normalized_ebitda_krw_t">Model!$B$28</definedName>
+    <definedName name="usd_krw">Model!$B$19</definedName>
+    <definedName name="common_shares_per_ads">Model!$B$21</definedName>
+    <definedName name="common_shares_m">Model!$B$9</definedName>
+    <definedName name="current_price">Model!$B$11</definedName>
+    <definedName name="sk_hyper_commitment_krw_t">Model!$B$17</definedName>
+    <definedName name="annualized_q2_operating_income_krw_t">Model!$B$23</definedName>
+    <definedName name="equity_value_krw_t">Model!$B$30</definedName>
+    <definedName name="ai_infrastructure_option_krw_t">Model!$B$7</definedName>
+    <definedName name="latest_run_rate_weight">Model!$B$13</definedName>
     <definedName name="anthropic_stake_value_usd_b">Model!$B$24</definedName>
     <definedName name="anthropic_stake_value_krw_t">Model!$B$27</definedName>
-    <definedName name="anthropic_total_valuation_usd_b">Model!$B$8</definedName>
-    <definedName name="latest_run_rate_weight">Model!$B$13</definedName>
     <definedName name="core_enterprise_value_krw_t">Model!$B$29</definedName>
-    <definedName name="equity_value_krw_t">Model!$B$30</definedName>
-    <definedName name="fair_value_common_krw">Model!$B$31</definedName>
     <definedName name="fair_value_common_usd">Model!$B$32</definedName>
-    <definedName name="upside_pct">Model!$B$34</definedName>
-[...3 lines deleted...]
-    <definedName name="normalized_ebitda_krw_t">Model!$B$28</definedName>
     <definedName name="fair_value_ads">Model!$B$33</definedName>
-    <definedName name="common_shares_m">Model!$B$9</definedName>
-[...4 lines deleted...]
-    <definedName name="normalized_operating_income_krw_t">Model!$B$26</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>SK Telecom Q2 2026 core and AI infrastructure SOTP valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Sum-of-the-parts valuation for SK Telecom. Core telecom and data infrastructure EBITDA is capitalized, net debt including leases is deducted, and separate AI infrastructure and Anthropic stake values are added. The disclosed SK Hyper equity commitment is deducted explicitly from the gross AI infrastructure option value.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-05  ·  Currency: USD  ·  https://modeledge.ai/model/fm_1ee2e7e32d63dd229fbaabb1e31461d6</t>
+    <t>As of 2026-09-16  ·  Currency: USD  ·  https://modeledge.ai/model/fm_1ee2e7e32d63dd229fbaabb1e31461d6</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Gross AI infrastructure option value</t>
   </si>
   <si>
     <t>Anthropic total valuation</t>
   </si>
   <si>
     <t>Common shares outstanding excluding treasury</t>
   </si>
   <si>
     <t>Core telecom EV/EBITDA multiple</t>
   </si>
   <si>
     <t>Current SKM ADS price</t>
   </si>
   <si>
     <t>FY2025 operating income</t>
   </si>
@@ -205,50 +205,80 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>ai_infrastructure_option_krw_t = 1, anthropic_total_valuation_usd_b = 380, core_ev_ebitda_multiple = 4.7, latest_run_rate_weight = 0.5, net_debt_including_leases_krw_t = 8.8, sk_hyper_commitment_krw_t = 1.5, skt_anthropic_ownership_pct = 0.001, usd_krw = 1420</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>ai_infrastructure_option_krw_t = 7, anthropic_total_valuation_usd_b = 5000, core_ev_ebitda_multiple = 6, latest_run_rate_weight = 0.8, net_debt_including_leases_krw_t = 7.6, sk_hyper_commitment_krw_t = 0.75, skt_anthropic_ownership_pct = 0.004, usd_krw = 1325</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 16 reference SKM price $35.35; quote update 2026-09-16T15:00:38.889719-06:00. Current price updates market-relative outputs; operating assumption changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>August 27 SK Horizon plan: KRW1.881128369253T secondary stake sale plus separate KRW1.2T primary funding, SKT ultimately retains 51%; planned 2027 completion is conditional. Do not book proceeds or retained data-center value on top of core earnings without a full carve-out bridge.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SKM/filing/6-K/0001193125-26-369453</t>
+  </si>
+  <si>
+    <t>USD/KRW reference 1368.96, ValutaFX September 16, 2026 14:30 UTC. FX and US ADS quote are asynchronous.</t>
+  </si>
+  <si>
+    <t>https://www.valutafx.com/convert/usd-krw</t>
+  </si>
+  <si>
+    <t>September 2 disposal report: 1,731,081 treasury shares after August 31 transfer of 1,061. With 214,790,053 issued, outstanding excluding treasury is 213,058,972; transfer is not new cash funding.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SKM/filing/6-K/0001193125-26-379284</t>
+  </si>
+  <si>
+    <t>Semiannual report filed September 15: Q2 operating income KRW566,043M. June debt/cash and lease reconciliation is historical; SK Hyper KRW330B contributed July 23 against KRW750B commitment.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SKM/filing/6-K/0001193125-26-392477</t>
   </si>
   <si>
     <t>Q2 2026 consolidated revenue was KRW4.3591T and operating income was KRW0.566T, up 5.3% sequentially.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/SKM/filing/6-K/0001193125-26-333727</t>
   </si>
   <si>
     <t>SK Telecom committed KRW0.75T to SK Hyper, with KRW0.33T expected in 2026, and plans to use strategic investors and project financing for gigawatt-scale expansion.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/SKM/Transcript/f5c74923bef68a6387f9708e7471db0d</t>
   </si>
   <si>
     <t>Anthropic announced a $65B Series H at a $965B post-money valuation on May 28, 2026.</t>
   </si>
   <si>
     <t>https://www.anthropic.com/news/series-h</t>
   </si>
   <si>
     <t>SK Telecom announced an additional $100M investment in Anthropic; exact post-dilution ownership remains undisclosed.</t>
   </si>
   <si>
     <t>https://www.sktelecom.com/en/press/press_detail.do?idx=1576</t>
   </si>
@@ -677,131 +707,131 @@
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>965</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
-        <v>212.982275</v>
+        <v>213.058972</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>5.25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="9">
-        <v>35.495</v>
+        <v>35.35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6">
         <v>1.048501</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="10">
         <v>0.65</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="6">
         <v>8.4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="6">
         <v>3.45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="6">
-        <v>0.566</v>
+        <v>0.566043</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="6">
         <v>0.75</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>0.003</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="7">
-        <v>1380</v>
+        <v>1368.96</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21">
         <v>0.5555555556</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="str">
@@ -1062,116 +1092,171 @@
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B59" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>54</v>
       </c>
       <c r="B2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>56</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>58</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>60</v>
       </c>
       <c r="B5" t="s">
         <v>61</v>
       </c>
       <c r="C5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>