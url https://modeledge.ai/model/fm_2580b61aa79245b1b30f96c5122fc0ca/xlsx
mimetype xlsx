--- v0 (2026-08-27)
+++ v1 (2026-10-25)
@@ -10,96 +10,96 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="diluted_shares">Model!$B$10</definedName>
-[...7 lines deleted...]
-    <definedName name="net_debt">Model!$B$13</definedName>
+    <definedName name="litigation_reserve">Model!$B$11</definedName>
+    <definedName name="corporate_drag_multiple">Model!$B$7</definedName>
+    <definedName name="corporate_expense_runrate">Model!$B$8</definedName>
+    <definedName name="spectrum_leakage">Model!$B$15</definedName>
+    <definedName name="fy2025_media_segment_profit">Model!$B$17</definedName>
     <definedName name="q2_2026_ats_comparable_net_revenue">Model!$B$32</definedName>
-    <definedName name="upside_downside">Model!$B$40</definedName>
-[...2 lines deleted...]
-    <definedName name="q2_2025_ats_cost_of_revenue">Model!$B$20</definedName>
+    <definedName name="ats_comparable_net_revenue">Model!$B$5</definedName>
+    <definedName name="ats_net_revenue_multiple">Model!$B$6</definedName>
+    <definedName name="media_stub_ev">Model!$B$12</definedName>
     <definedName name="q2_2026_total_debt">Model!$B$26</definedName>
     <definedName name="q2_2025_ats_comparable_net_revenue">Model!$B$31</definedName>
-    <definedName name="ats_comparable_net_revenue">Model!$B$5</definedName>
-[...2 lines deleted...]
-    <definedName name="media_stub_ev">Model!$B$12</definedName>
+    <definedName name="value_per_share">Model!$B$39</definedName>
+    <definedName name="fy2025_spectrum_revenue">Model!$B$18</definedName>
+    <definedName name="q2_2025_ats_gross_revenue">Model!$B$21</definedName>
+    <definedName name="ats_value">Model!$B$28</definedName>
+    <definedName name="market_cap">Model!$B$30</definedName>
+    <definedName name="q2_2026_ats_annualized_comparable_revenue">Model!$B$35</definedName>
     <definedName name="enterprise_value_before_debt">Model!$B$37</definedName>
-    <definedName name="value_per_share">Model!$B$39</definedName>
-    <definedName name="corporate_drag_multiple">Model!$B$7</definedName>
+    <definedName name="diluted_shares">Model!$B$10</definedName>
+    <definedName name="net_debt">Model!$B$13</definedName>
+    <definedName name="q2_2026_ats_cost_of_revenue">Model!$B$22</definedName>
+    <definedName name="q2_2026_ats_gross_revenue">Model!$B$23</definedName>
     <definedName name="current_enterprise_value">Model!$B$34</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="q1_2026_spectrum_revenue">Model!$B$19</definedName>
+    <definedName name="q2_2025_ats_cost_of_revenue">Model!$B$20</definedName>
+    <definedName name="q2_2026_media_segment_profit">Model!$B$25</definedName>
+    <definedName name="corporate_drag_value">Model!$B$29</definedName>
+    <definedName name="spectrum_after_leakage">Model!$B$33</definedName>
+    <definedName name="upside_downside">Model!$B$40</definedName>
+    <definedName name="spectrum_gross_sale_value">Model!$B$14</definedName>
+    <definedName name="q2_2026_cash_and_securities">Model!$B$24</definedName>
     <definedName name="q2_2026_ats_comparable_growth">Model!$B$36</definedName>
-    <definedName name="spectrum_leakage">Model!$B$15</definedName>
-[...6 lines deleted...]
-    <definedName name="q2_2026_ats_gross_revenue">Model!$B$23</definedName>
     <definedName name="equity_value">Model!$B$38</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <si>
     <t>Entravision SOTP - ATS revenue multiple, spectrum and media</t>
   </si>
   <si>
-    <t>As of 2026-08-11  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2580b61aa79245b1b30f96c5122fc0ca</t>
+    <t>As of 2026-10-16  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2580b61aa79245b1b30f96c5122fc0ca</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>ATS comparable net revenue</t>
   </si>
   <si>
     <t>ATS net revenue multiple</t>
   </si>
   <si>
     <t>Corporate drag multiple</t>
   </si>
   <si>
     <t>Annual corporate expense</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Incremental litigation reserve</t>
   </si>
@@ -236,50 +236,92 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>ats_comparable_net_revenue = 180, ats_net_revenue_multiple = 3.5, corporate_drag_multiple = 7, corporate_expense_runrate = 32, litigation_reserve = 31.5, media_stub_ev = 100, net_debt = 100, spectrum_gross_sale_value = 100, spectrum_leakage = 0.3</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>ats_comparable_net_revenue = 275, ats_net_revenue_multiple = 6.5, corporate_drag_multiple = 5, corporate_expense_runrate = 20, litigation_reserve = 0, media_stub_ev = 325, net_debt = 80, spectrum_gross_sale_value = 300, spectrum_leakage = 0.15</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 16 Model Edge regular-session EVC reference $6.32, refreshed 2026-10-16T15:05:06.774786-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>October 6 Model Edge reference EVC quote $6.7, refreshed 2026-10-06T15:02:50.877287-06:00. Price changes refresh market-relative outputs; evidence-supported valuation changes are separately described.</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>October 6: price fell 5.90% to $6.70. The filed Univision amendment extends the December 31, 2026 affiliation expiry to March 31, 2027, followed by automatic three-month renewals unless either party gives at least 30 days' notice. Related marketing, sales and negotiation agreements extend too; 2026 subscriber-fee terms and thresholds continue. This resolves the immediate December expiry but is not a permanent long-term renewal or quantified margin uplift. Retain existing SOTP economics. Causation of the daily price move is unconfirmed.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/EVC/filing/8-K/0001193125-26-414840</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 6 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1109116/000119312526414840/evc-ex10_1.htm</t>
+  </si>
+  <si>
+    <t>September 25, 2026 Model Edge reference EVC price $7.41, refreshed 2026-09-25T15:02:46.064505-06:00. This changes market-relative outputs; intrinsic changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>Q2 call expects a sequential Q3 ATS revenue decline and over 100% year-over-year growth in Q3/Q4. Preserve the distinction between gross billings and net revenue.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/EVC/Transcript/9ec2e1eb03cbbc53278e3de4ea88a9ac</t>
+  </si>
+  <si>
+    <t>The linked FY2026 estimate is analyst work rather than company point guidance; current normalized ATS net-revenue assumption is retained.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/artifact/98f0627266be90eea42bf8ead8a5f6a9d633e7d06038e36df481df7172ca29ac</t>
   </si>
   <si>
     <t>Q2 2026 ATS gross revenue was $182.821M and cost of revenue was $111.870M, producing $70.951M of comparable net revenue. Corporate expense was $6.597M.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1109116/000119312526342382/evc-20260630.htm</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>At June 30, 2026, cash and marketable securities were $83.381M, debt was $157.270M, and Q2 diluted weighted-average shares were 102.858M.</t>
   </si>
   <si>
     <t>Q1 2026 ATS revenue was $154.550M and ATS cost of revenue was $96.589M, producing $57.961M of comparable net revenue versus $20.668M in Q1 2025.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1109116/000119312526206399/evc-20260331.htm</t>
   </si>
   <si>
     <t>At March 31, 2026, cash and marketable securities were $71.144M, debt was $162.195M, and diluted shares were 96.420181M.</t>
   </si>
   <si>
     <t>Liftoff reported Q1 2026 Core Advertising revenue of $204.7M, up 37%, and reports publisher consideration net because it acts as agent.</t>
   </si>
@@ -704,51 +746,51 @@
       <c r="B6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>26.388</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>7.99</v>
+        <v>6.32</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>102.857606</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>225</v>
       </c>
@@ -1095,160 +1137,237 @@
     </row>
     <row r="58">
       <c r="A58" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>62</v>
       </c>
       <c r="B2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>66</v>
       </c>
       <c r="B4" t="s">
         <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>68</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C16" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>