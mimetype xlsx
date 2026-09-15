--- v0 (2026-07-27)
+++ v1 (2026-09-15)
@@ -10,70 +10,70 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="projection_years">Model!$B$11</definedName>
+    <definedName name="fourth_year_per_share">Model!$B$13</definedName>
+    <definedName name="intrinsic_value">Model!$B$14</definedName>
     <definedName name="margin_of_safety">Model!$B$15</definedName>
     <definedName name="annual_growth">Model!$B$6</definedName>
     <definedName name="current_price">Model!$B$7</definedName>
     <definedName name="normalized_per_share">Model!$B$8</definedName>
     <definedName name="valuation_multiple">Model!$B$9</definedName>
-    <definedName name="projection_years">Model!$B$11</definedName>
-[...1 lines deleted...]
-    <definedName name="intrinsic_value">Model!$B$14</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t>Vertiv conservative earning-power valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_271a5f81c20419231718f9dcc5b864dc</t>
+    <t>As of 2026-07-29  ·  Currency: USD  ·  https://modeledge.ai/model/fm_271a5f81c20419231718f9dcc5b864dc</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Annual normalized EPS growth</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Current normalized EPS per share</t>
   </si>
@@ -95,78 +95,78 @@
   <si>
     <t>intrinsic_value</t>
   </si>
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fourth-year normalized EPS per share</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>annual_growth = 0.12, normalized_per_share = 6.35, valuation_multiple = 17</t>
+    <t>annual_growth = 0.12, normalized_per_share = 6.7, valuation_multiple = 17</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>annual_growth = 0.05, normalized_per_share = 5, valuation_multiple = 13</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>annual_growth = 0.18, normalized_per_share = 6.5, valuation_multiple = 20</t>
+    <t>annual_growth = 0.18, normalized_per_share = 6.75, valuation_multiple = 20</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Vertiv Q1 2026 results and raised guidance</t>
-[...2 lines deleted...]
-    <t>https://www.sec.gov/Archives/edgar/data/1674101/000162828026026379/q12026exhibit991vrt04222026.htm</t>
+    <t>Vertiv Q2 2026 results and raised guidance</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1674101/000162828026050323/q22026exhibit991vrt07292026.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Published forward earnings valuation comparison</t>
   </si>
   <si>
     <t>https://advisortools.zacks.com/proxy/ResearchReport/VRT/report?d=20251122</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
@@ -556,59 +556,59 @@
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
         <v>0.12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
-        <v>289.56</v>
+        <v>243.33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="7">
-        <v>6.35</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9">
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B11">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">