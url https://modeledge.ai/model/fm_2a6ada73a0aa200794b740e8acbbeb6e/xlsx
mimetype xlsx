--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -10,76 +10,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="diluted_shares">Model!$B$7</definedName>
+    <definedName name="forward_eps">Model!$B$8</definedName>
+    <definedName name="applied_pe">Model!$B$12</definedName>
+    <definedName name="fair_value">Model!$B$14</definedName>
+    <definedName name="implied_equity_value">Model!$B$15</definedName>
+    <definedName name="upside">Model!$B$16</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
-    <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="ports_pike_pe_haircut">Model!$B$9</definedName>
     <definedName name="target_pe">Model!$B$10</definedName>
     <definedName name="forward_net_income">Model!$B$13</definedName>
-    <definedName name="implied_equity_value">Model!$B$15</definedName>
-[...3 lines deleted...]
-    <definedName name="fair_value">Model!$B$14</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>NVIDIA forward normalized EPS valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward non-GAAP earnings valuation for NVIDIA after Q2 FY27. The base annualizes the Q3 FY27 guided run-rate: $108B revenue, 74% non-GAAP gross margin, about $9B non-GAAP operating expense, a 17% midpoint tax rate, and 24.285B diluted shares. The outlook assumes no Data Center compute revenue from China. PORTS-Pike RVGs remain a contingent P/E haircut, not an earnings reduction.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-26  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2a6ada73a0aa200794b740e8acbbeb6e</t>
+    <t>As of 2026-09-28  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2a6ada73a0aa200794b740e8acbbeb6e</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward normalized nGAAP EPS</t>
   </si>
   <si>
     <t>PORTS-Pike contingent P/E haircut</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>applied_pe</t>
   </si>
@@ -120,50 +120,74 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>forward_eps = 7.5, ports_pike_pe_haircut = 2, target_pe = 22</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>forward_eps = 11.5, target_pe = 34</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference NVDA stock price $228.86, retrieved 2026-09-28T16:46:39.061178-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28 primary release authorizes an additional $150B of repurchases, leaving $235B planned through FY2028. Authorization is not executed repurchase or a quantified EPS revision. Preserve live $9.69 forward nGAAP EPS including SBC, 28x and zero base PORTS-Pike haircut ($271.32 value); older $8.25/$231 curated references are superseded.</t>
+  </si>
+  <si>
+    <t>https://www.globenewswire.com/news-release/2026/9/28/3369756/0/en/nvidia-announces-a-150-billion-share-repurchase-authorization-increase.html</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $218.4; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 Goldman conference reiterated management confidence in 70% next-year growth and discussed supply constraints, neocloud financing and an Australian 2GW opportunity. These are management outlook/context, not new NTM EPS guidance or recognized sales. Preserve the current Q3-run-rate $9.69 EPS, 28x P/E and zero base PORTS-Pike haircut; historical context still describes an obsolete $8.25 anchor.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NVDA/Transcript/cbd1ad5368e059d88f9e3b065c2ce92e</t>
   </si>
   <si>
     <t>Q2 FY27 revenue was $96.221B and non-GAAP EPS was $2.22 on 24.285B diluted shares. Q3 FY27 guidance is $108B revenue, 74% non-GAAP gross margin, about $9B non-GAAP operating expense, and a 16%-18% tax rate, assuming no China Data Center compute revenue.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000073/q2fy27pr.htm</t>
   </si>
   <si>
     <t>2026-08-26</t>
   </si>
   <si>
     <t>Q1 FY27 revenue $81.615B (vs Q4 guide $78.0B ±2%), GAAP/nGAAP GM 74.9%/75.0%, GAAP EPS $2.39 vs nGAAP EPS $1.87 on 24,391M diluted shares; nGAAP NI $45.548B. Q2 FY27 guide $91.0B ±2%, GAAP/nGAAP GM 74.9%/75.0% ±50bp, nGAAP opex ~$8.3B, zero China Data Center compute. nGAAP includes SBC beginning Q1 FY27. GAAP other income includes $15.936B equity-security gains.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000051/q1fy27pr.htm</t>
   </si>
   <si>
     <t>2026-08-25</t>
   </si>
   <si>
     <t>Q4 FY26 outlook for Q1 FY27 revenue was $78.0B ±2% with zero China Data Center compute, providing the beat comparison for Q1 actual $81.615B.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000019/q4fy26pr.htm</t>
   </si>
@@ -577,51 +601,51 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>209.66</v>
+        <v>228.86</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>24285</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>9.69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
@@ -747,160 +771,204 @@
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>