--- v0 (2026-08-11)
+++ v1 (2026-10-25)
@@ -11,76 +11,76 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="current_price">Model!$B$5</definedName>
+    <definedName name="sustaining_capex_cad">Model!$B$9</definedName>
+    <definedName name="wti_sensitivity_cad">Model!$B$11</definedName>
+    <definedName name="ffo_2027_cad">Model!$B$17</definedName>
+    <definedName name="ffo_2026_cad">Model!$B$7</definedName>
+    <definedName name="fair_value_cad">Model!$B$19</definedName>
     <definedName name="production_growth">Model!$B$8</definedName>
-    <definedName name="wti_price">Model!$B$10</definedName>
-[...9 lines deleted...]
-    <definedName name="ffo_2026_cad">Model!$B$7</definedName>
     <definedName name="cad_per_usd">Model!$B$13</definedName>
     <definedName name="wti_guidance_base">Model!$B$15</definedName>
+    <definedName name="fair_value">Model!$B$20</definedName>
+    <definedName name="fcf_multiple">Model!$B$6</definedName>
+    <definedName name="wti_price">Model!$B$10</definedName>
+    <definedName name="shares_outstanding">Model!$B$14</definedName>
+    <definedName name="sustainable_fcf_cad">Model!$B$18</definedName>
+    <definedName name="upside">Model!$B$21</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>Obsidian Energy — 2027 Sustainable FCF Valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-10  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2baa6d36be68887479f318752a8b1971</t>
+    <t>As of 2026-10-13  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2baa6d36be68887479f318752a8b1971</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
     <t>Fcf Multiple</t>
   </si>
   <si>
     <t>Ffo 2026 Cad</t>
   </si>
   <si>
     <t>Production Growth</t>
   </si>
   <si>
     <t>Sustaining Capex Cad</t>
   </si>
   <si>
     <t>Wti Price</t>
   </si>
   <si>
     <t>Wti Sensitivity Cad</t>
   </si>
@@ -136,50 +136,89 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>fcf_multiple = 6, sustaining_capex_cad = 200, wti_price = 65</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>fcf_multiple = 8, sustaining_capex_cad = 180, wti_price = 90</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 13 Model Edge regular-session reference OBE price $11.77, refreshed 2026-10-13T15:02:12.455932-06:00. Price refresh changes market-relative outputs; separate evidence/relative-method changes are described below.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/OBE</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>Primary issuer news checked; no verified new operating guidance for today.</t>
+  </si>
+  <si>
+    <t>https://www.obsidianenergy.com/news</t>
+  </si>
+  <si>
+    <t>September 25, 2026 Model Edge reference OBE price $10.69, refreshed 2026-09-25T15:02:46.064345-06:00. This changes market-relative outputs; intrinsic changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>The September 23 filing includes amendments effective August 4; no new cash draw or operating guidance is established by the agreement alone.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/OBE/filing/6-K/0001193125-26-399605</t>
+  </si>
+  <si>
+    <t>September 14 guidance lowers the 2026 production midpoint from 30,000 to 29,000 boe/d and FFO from C$310M to C$305M. Use 15% as a conservative model floor for the company's &gt;15% 2027 production-growth target, replacing 22%; this remains an FFO scaling judgment, not company FFO guidance. Re-anchor WTI to $80, guided weighted shares to 66.6M and CAD/USD to 1.39. Preserve $185M sustaining capex, 7x base multiple and scenario commodity prices.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1334388/000119312526390284/obe-ex99_1.htm</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference OBE share price $12.49 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
   </si>
   <si>
     <t>2026 guidance, FFO sensitivity, and 2027 growth target</t>
   </si>
   <si>
     <t>https://obsidianenergy.com/press-releases/obsidian-energy-closes-belly-river-acquisition-and-increases-2026-production-guidance/</t>
   </si>
   <si>
     <t>Q2 2026 financial results and hedge schedule</t>
   </si>
   <si>
     <t>https://obsidianenergy.com/press-releases/obsidian-energy-announces-second-quarter-2026-results/</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
@@ -542,128 +581,128 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5">
-        <v>10.47</v>
+        <v>11.77</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>185</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>4.9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
-        <v>66.8</v>
+        <v>66.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="str">
         <f>((Model!$B$7*(1+Model!$B$8))+((Model!$B$10-Model!$B$15)*Model!$B$11))</f>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18" t="str">
         <f>(Model!$B$17-Model!$B$9)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
@@ -749,94 +788,160 @@
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" t="s">
         <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
         <v>37</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>