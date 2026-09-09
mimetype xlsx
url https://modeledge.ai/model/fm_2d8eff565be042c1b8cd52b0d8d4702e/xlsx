--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,60 +10,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="projected_eps">Model!$B$14</definedName>
+    <definedName name="adr_count">Model!$B$6</definedName>
+    <definedName name="earnings_multiple">Model!$B$9</definedName>
+    <definedName name="normalized_eps">Model!$B$10</definedName>
     <definedName name="intrinsic_value">Model!$B$15</definedName>
+    <definedName name="margin_of_safety">Model!$B$17</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
     <definedName name="earnings_growth">Model!$B$8</definedName>
     <definedName name="projection_years">Model!$B$12</definedName>
+    <definedName name="projected_eps">Model!$B$14</definedName>
     <definedName name="implied_equity_value">Model!$B$16</definedName>
-    <definedName name="margin_of_safety">Model!$B$17</definedName>
-[...3 lines deleted...]
-    <definedName name="normalized_eps">Model!$B$10</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>TSMC ADR conservative earning-power valuation</t>
   </si>
   <si>
     <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2d8eff565be042c1b8cd52b0d8d4702e</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>