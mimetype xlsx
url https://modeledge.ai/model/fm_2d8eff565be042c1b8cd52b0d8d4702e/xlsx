--- v1 (2026-09-09)
+++ v2 (2026-10-25)
@@ -10,72 +10,72 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="adr_count">Model!$B$6</definedName>
     <definedName name="earnings_multiple">Model!$B$9</definedName>
     <definedName name="normalized_eps">Model!$B$10</definedName>
+    <definedName name="projected_eps">Model!$B$14</definedName>
+    <definedName name="implied_equity_value">Model!$B$16</definedName>
+    <definedName name="adr_count">Model!$B$6</definedName>
+    <definedName name="earnings_growth">Model!$B$8</definedName>
+    <definedName name="projection_years">Model!$B$12</definedName>
     <definedName name="intrinsic_value">Model!$B$15</definedName>
     <definedName name="margin_of_safety">Model!$B$17</definedName>
     <definedName name="current_price">Model!$B$7</definedName>
-    <definedName name="earnings_growth">Model!$B$8</definedName>
-[...2 lines deleted...]
-    <definedName name="implied_equity_value">Model!$B$16</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>TSMC ADR conservative earning-power valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2d8eff565be042c1b8cd52b0d8d4702e</t>
+    <t>As of 2026-10-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_2d8eff565be042c1b8cd52b0d8d4702e</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Equivalent ADR count</t>
   </si>
   <si>
     <t>Current ADR price</t>
   </si>
   <si>
     <t>Annual normalized ADR EPS growth</t>
   </si>
@@ -106,93 +106,99 @@
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fourth-year normalized ADR EPS</t>
   </si>
   <si>
     <t>Estimated value per ADR</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>earnings_growth = 0.1, earnings_multiple = 16, normalized_eps = 14</t>
+    <t>earnings_growth = 0.1, earnings_multiple = 16, normalized_eps = 16</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>earnings_growth = 0.05, earnings_multiple = 14, normalized_eps = 10.5</t>
+    <t>earnings_growth = 0.05, earnings_multiple = 14, normalized_eps = 12</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>earnings_growth = 0.15, earnings_multiple = 18, normalized_eps = 15</t>
+    <t>earnings_growth = 0.15, earnings_multiple = 18, normalized_eps = 18</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
     <t>TSMC 2025 annual results and ordinary-share EPS</t>
   </si>
   <si>
     <t>https://investor.tsmc.com/static/annualReports/2025/english/pdf/2025_tsmc_ar_e_ch1.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>TSMC 2025 Form 20-F</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1046179/000162828026025362/tsm-20251231.htm</t>
   </si>
   <si>
-    <t>TSMC Q2 2026 results and Q3 guidance</t>
-[...2 lines deleted...]
-    <t>https://investor.tsmc.com/english/quarterly-results/2026/q2</t>
+    <t>TSMC Q3 2026 results and Q4 guidance</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1046179/000104617926000726/a3q26e_withguidancexfinal.htm</t>
+  </si>
+  <si>
+    <t>TSMC Q3 2026 earnings call</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/TSM/Transcript/4e79a9d34012e0fbdd49e7d301beef79</t>
   </si>
   <si>
     <t>Published DCF valuation cross-check</t>
   </si>
   <si>
     <t>https://minivaluator.com/dcf/TSM</t>
   </si>
   <si>
     <t>Published forward earnings and geopolitical-risk framing</t>
   </si>
   <si>
     <t>https://moneyweek.com/investments/tech-stocks/buy-the-ammo-makers-how-to-find-value-in-the-ai-wars</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
@@ -593,75 +599,75 @@
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
         <v>5.19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
-        <v>398.37</v>
+        <v>411.68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="8">
         <v>0.1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9">
         <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="7">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="str">
@@ -768,51 +774,51 @@
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -852,43 +858,54 @@
         <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>