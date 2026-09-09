--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -1,123 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
+    <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="copper_revenue_m">Model!$B$18</definedName>
-[...19 lines deleted...]
-    <definedName name="silver_sales_moz">Model!$B$16</definedName>
+    <definedName name="fair_value_per_share">Model!$B$26</definedName>
+    <definedName name="silver_revenue_m">Model!$B$21</definedName>
+    <definedName name="revenue_m">Model!$B$22</definedName>
+    <definedName name="copper_price">Model!$B$7</definedName>
+    <definedName name="copper_sales_mlb">Model!$B$8</definedName>
+    <definedName name="ev_ebitda_multiple">Model!$B$11</definedName>
+    <definedName name="net_debt_m">Model!$B$14</definedName>
+    <definedName name="copper_revenue_m">Model!$B$19</definedName>
+    <definedName name="adjusted_ebitda_m">Model!$B$23</definedName>
+    <definedName name="upside_to_price">Model!$B$27</definedName>
+    <definedName name="adj_ebitda_margin">Model!$B$6</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="gold_sales_oz">Model!$B$13</definedName>
+    <definedName name="other_metals_revenue_m">Model!$B$15</definedName>
+    <definedName name="equity_value_m">Model!$B$25</definedName>
+    <definedName name="diluted_shares_m">Model!$B$10</definedName>
+    <definedName name="gold_price">Model!$B$12</definedName>
+    <definedName name="silver_price">Model!$B$16</definedName>
+    <definedName name="silver_sales_moz">Model!$B$17</definedName>
+    <definedName name="gold_revenue_m">Model!$B$20</definedName>
+    <definedName name="enterprise_value_m">Model!$B$24</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>Royal Gold Forward EV EBITDA Hawk Valuation</t>
   </si>
   <si>
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3435447a7923a344f585aaf027b7aeff</t>
+    <t>Forward EV/adjusted EBITDA valuation refreshed after Royal Gold's Q2 2026 earnings release, 10-Q, and conference call. The model keeps the existing production-volume and multiple framework, moves copper and other-metals assumptions toward the high end of guidance, updates balance-sheet/share-count inputs, and anchors normalized metal prices to the elevated Q2/H1 realized environment.</t>
+  </si>
+  <si>
+    <t>As of 2026-08-11  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3435447a7923a344f585aaf027b7aeff</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Adjusted EBITDA margin</t>
   </si>
   <si>
     <t>Normalized realized copper price per pound</t>
   </si>
   <si>
-    <t>2026 copper sales guidance midpoint in million pounds</t>
+    <t>2026 copper sales guidance, high-end weighted, in million pounds</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares outstanding in millions</t>
   </si>
   <si>
     <t>Forward EV to adjusted EBITDA multiple</t>
   </si>
   <si>
     <t>Normalized realized gold price per ounce</t>
   </si>
   <si>
     <t>2026 gold sales guidance midpoint in ounces</t>
   </si>
   <si>
-    <t>Net debt in millions, adjusted for post-quarter repayment and Warintza funding</t>
-[...2 lines deleted...]
-    <t>2026 other metals revenue guidance midpoint in millions</t>
+    <t>Net debt in millions, adjusted for post-quarter repayment and remaining Warintza funding</t>
+  </si>
+  <si>
+    <t>2026 other metals revenue, high-end weighted, in millions</t>
   </si>
   <si>
     <t>Normalized realized silver price per ounce</t>
   </si>
   <si>
     <t>2026 silver sales guidance midpoint in million ounces</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>copper_revenue_m</t>
   </si>
   <si>
     <t>gold_revenue_m</t>
   </si>
   <si>
     <t>silver_revenue_m</t>
   </si>
   <si>
     <t>revenue_m</t>
   </si>
   <si>
     <t>adjusted_ebitda_m</t>
   </si>
@@ -127,69 +132,102 @@
   <si>
     <t>equity_value_m</t>
   </si>
   <si>
     <t>fair_value_per_share</t>
   </si>
   <si>
     <t>upside_to_price</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside or downside to current price</t>
   </si>
   <si>
     <t>2026 estimated revenue in millions</t>
   </si>
   <si>
     <t>2026 estimated adjusted EBITDA in millions</t>
   </si>
   <si>
+    <t>Implied equity value in millions</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>adj_ebitda_margin = 0.82, copper_price = 5.25, copper_sales_mlb = 23, ev_ebitda_multiple = 14, gold_price = 4300, gold_sales_oz = 305000, other_metals_revenue_m = 36, silver_price = 70, silver_sales_moz = 3.25</t>
+    <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>adj_ebitda_margin = 0.8, copper_price = 4.75, copper_sales_mlb = 21, ev_ebitda_multiple = 12, gold_price = 3800, gold_sales_oz = 290000, other_metals_revenue_m = 34, silver_price = 60, silver_sales_moz = 3</t>
+    <t>adj_ebitda_margin = 0.8, copper_price = 4.75, copper_sales_mlb = 22, ev_ebitda_multiple = 12, gold_price = 4000, gold_sales_oz = 290000, other_metals_revenue_m = 34, silver_price = 60, silver_sales_moz = 3</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>adj_ebitda_margin = 0.84, copper_price = 6, copper_sales_mlb = 25, ev_ebitda_multiple = 15.5, gold_price = 4800, gold_sales_oz = 320000, other_metals_revenue_m = 38, silver_price = 85, silver_sales_moz = 3.5</t>
+    <t>adj_ebitda_margin = 0.845, copper_price = 6.25, copper_sales_mlb = 28, ev_ebitda_multiple = 15.5, gold_price = 5000, gold_sales_oz = 320000, other_metals_revenue_m = 46, silver_price = 85, silver_sales_moz = 3.5</t>
+  </si>
+  <si>
+    <t>Claim</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>Accessed</t>
+  </si>
+  <si>
+    <t>Q2 2026 revenue was $450.5 million, sales volume was 100,000 GEOs, adjusted EBITDA margin was 83%, operating cash flow was $335.2 million, gold contributed 76% of revenue, and 2026 gold and silver guidance remained on track while copper and other metals were trending around or above the high end of their ranges.</t>
+  </si>
+  <si>
+    <t>https://storage.googleapis.com/d8a084c25db2/0000085535/0000085535-26-000038/rgld-20260805xexx991.htm</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>The Q2 2026 10-Q reported $182.5 million of cash, $400.0 million of debt before a July 15 repayment, 84.673 million shares outstanding at June 30, and 84.728 million shares outstanding as of July 29, 2026.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/85535/000008553526000041/0000085535-26-000041-index.htm</t>
+  </si>
+  <si>
+    <t>On the Q2 2026 call, management described a diversified portfolio with no asset above 13% of revenue, reaffirmed balanced H2 expectations, noted copper and other-metals upside is partly driven by Antamina NPI volatility, and said further share repurchases depend on competing capital-allocation priorities.</t>
+  </si>
+  <si>
+    <t>https://royalgold.com/investors/events-and-presentations/default.aspx</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
@@ -214,84 +252,87 @@
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId6" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -523,310 +564,382 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="s">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="3" t="s">
+    <row r="3">
+      <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="3" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.82</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>5.25</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>23</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>215.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>84.787</v>
+        <v>233.01</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
-        <v>14</v>
+        <v>84.85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>4300</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
-        <v>305000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>415.9</v>
+        <v>305000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
-        <v>36</v>
+        <v>270</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>70</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17">
         <v>3.25</v>
       </c>
     </row>
-    <row r="17">
-[...3 lines deleted...]
-    </row>
     <row r="18">
-      <c r="A18" s="4" t="s">
+      <c r="A18" s="3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <f>(Model!$B$7*Model!$B$6)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19" t="str">
-        <f>((Model!$B$12*Model!$B$11)/1000000)</f>
+        <f>(Model!$B$8*Model!$B$7)</f>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="str">
-        <f>(Model!$B$16*Model!$B$15)</f>
+        <f>((Model!$B$13*Model!$B$12)/1000000)</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B21" t="str">
-        <f>(((Model!$B$19+Model!$B$20)+Model!$B$18)+Model!$B$14)</f>
+        <f>(Model!$B$17*Model!$B$16)</f>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B22" t="str">
-        <f>(Model!$B$21*Model!$B$5)</f>
+        <f>(((Model!$B$20+Model!$B$21)+Model!$B$19)+Model!$B$15)</f>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="str">
-        <f>(Model!$B$22*Model!$B$10)</f>
+        <f>(Model!$B$22*Model!$B$6)</f>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B24" t="str">
-        <f>(Model!$B$23-Model!$B$13)</f>
+        <f>(Model!$B$23*Model!$B$11)</f>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="str">
-        <f>(Model!$B$24/Model!$B$9)</f>
+        <f>(Model!$B$24-Model!$B$14)</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B26" t="str">
-        <f>((Model!$B$25/Model!$B$8)-1)</f>
+        <f>(Model!$B$25/Model!$B$10)</f>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="3" t="s">
+      <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
+      <c r="B27" t="str">
+        <f>((Model!$B$26/Model!$B$9)-1)</f>
+      </c>
     </row>
     <row r="28">
-      <c r="A28" s="4" t="s">
+      <c r="A28" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="5" t="str">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="29">
-      <c r="A29" s="4" t="s">
+      <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="6" t="str">
         <f>Model!$B$26</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="7" t="str">
-        <f>Model!$B$21</f>
+        <f>Model!$B$27</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="7" t="str">
+      <c r="B31" s="8" t="str">
         <f>Model!$B$22</f>
       </c>
     </row>
+    <row r="32">
+      <c r="A32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="8" t="str">
+        <f>Model!$B$23</f>
+      </c>
+    </row>
     <row r="33">
-      <c r="A33" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="4" t="s">
+      <c r="A33" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B33" s="8" t="str">
+        <f>Model!$B$25</f>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="s">
         <v>32</v>
-      </c>
-[...6 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B37" t="s">
         <v>36</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>37</v>
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <cols>
+    <col customWidth="true" max="1" min="1" width="60"/>
+    <col customWidth="true" max="2" min="2" width="50"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>