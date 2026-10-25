--- v1 (2026-09-09)
+++ v2 (2026-10-25)
@@ -10,86 +10,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="fair_value_per_share">Model!$B$26</definedName>
+    <definedName name="copper_price">Model!$B$7</definedName>
+    <definedName name="gold_price">Model!$B$12</definedName>
+    <definedName name="silver_sales_moz">Model!$B$17</definedName>
+    <definedName name="copper_revenue_m">Model!$B$19</definedName>
+    <definedName name="copper_sales_mlb">Model!$B$8</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="net_debt_m">Model!$B$14</definedName>
+    <definedName name="revenue_m">Model!$B$22</definedName>
+    <definedName name="equity_value_m">Model!$B$25</definedName>
+    <definedName name="ev_ebitda_multiple">Model!$B$11</definedName>
     <definedName name="silver_revenue_m">Model!$B$21</definedName>
-    <definedName name="revenue_m">Model!$B$22</definedName>
-[...4 lines deleted...]
-    <definedName name="copper_revenue_m">Model!$B$19</definedName>
     <definedName name="adjusted_ebitda_m">Model!$B$23</definedName>
-    <definedName name="upside_to_price">Model!$B$27</definedName>
+    <definedName name="enterprise_value_m">Model!$B$24</definedName>
     <definedName name="adj_ebitda_margin">Model!$B$6</definedName>
-    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="diluted_shares_m">Model!$B$10</definedName>
     <definedName name="gold_sales_oz">Model!$B$13</definedName>
     <definedName name="other_metals_revenue_m">Model!$B$15</definedName>
-    <definedName name="equity_value_m">Model!$B$25</definedName>
-[...1 lines deleted...]
-    <definedName name="gold_price">Model!$B$12</definedName>
     <definedName name="silver_price">Model!$B$16</definedName>
-    <definedName name="silver_sales_moz">Model!$B$17</definedName>
     <definedName name="gold_revenue_m">Model!$B$20</definedName>
-    <definedName name="enterprise_value_m">Model!$B$24</definedName>
+    <definedName name="fair_value_per_share">Model!$B$26</definedName>
+    <definedName name="upside_to_price">Model!$B$27</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>Royal Gold Forward EV EBITDA Hawk Valuation</t>
   </si>
   <si>
     <t>Forward EV/adjusted EBITDA valuation refreshed after Royal Gold's Q2 2026 earnings release, 10-Q, and conference call. The model keeps the existing production-volume and multiple framework, moves copper and other-metals assumptions toward the high end of guidance, updates balance-sheet/share-count inputs, and anchors normalized metal prices to the elevated Q2/H1 realized environment.</t>
   </si>
   <si>
-    <t>As of 2026-08-11  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3435447a7923a344f585aaf027b7aeff</t>
+    <t>As of 2026-10-20  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3435447a7923a344f585aaf027b7aeff</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Adjusted EBITDA margin</t>
   </si>
   <si>
     <t>Normalized realized copper price per pound</t>
   </si>
   <si>
     <t>2026 copper sales guidance, high-end weighted, in million pounds</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares outstanding in millions</t>
   </si>
   <si>
     <t>Forward EV to adjusted EBITDA multiple</t>
   </si>
   <si>
     <t>Normalized realized gold price per ounce</t>
   </si>
@@ -163,50 +163,119 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>adj_ebitda_margin = 0.8, copper_price = 4.75, copper_sales_mlb = 22, ev_ebitda_multiple = 12, gold_price = 4000, gold_sales_oz = 290000, other_metals_revenue_m = 34, silver_price = 60, silver_sales_moz = 3</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>adj_ebitda_margin = 0.845, copper_price = 6.25, copper_sales_mlb = 28, ev_ebitda_multiple = 15.5, gold_price = 5000, gold_sales_oz = 320000, other_metals_revenue_m = 46, silver_price = 85, silver_sales_moz = 3.5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 20 Model Edge regular-session reference $238.78, refreshed 2026-10-20T15:09:46.455751-06:00. Retrieval time is not trade time or an asserted official closing print; financial anchors retain their stated dates.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RGLD</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>October 20 preliminary Q3 release reports $318.3M stream sales and $143-149M royalty sales, $250M debt repaid leaving $150M revolver balance, and 190,045 shares repurchased/cancelled for $49M. No matched quarter-end cash or full diluted share register was supplied. Do not subtract debt repayment from net debt or selectively adjust shares without the cash bridge. Preserve normalized metals, 14x, $270M net debt and 84.85M shares pending November 4 full results.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/85535/000008553526000044/ex991q32026prequarterrelea.htm</t>
+  </si>
+  <si>
+    <t>October 15 Model Edge regular-session RGLD reference $233, refreshed 2026-10-15T15:04:35.506123-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>October 15 full roadshow transcript reiterates growth and 83% margin and says $1B cumulative debt repaid and $30M buybacks. It does not supply matched current cash/net debt/shares. Keep normalized metals, 14x, $270M net debt and 84.85M shares. Hod Maden arithmetic is inconsistent: 15% of $900M is $135M, not stated $165M; $70M spent plus $65M remaining equals $135M.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RGLD/Transcript/963c5e95382ac6a22c854e7605c3e13e</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference RGLD quote $227.89, refreshed 2026-10-07T15:03:00.592656-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 entire conference-call transcript reviewed. Management reiterates about17%growth overfiveyears after~30%FY26 growth,83%EBITDAmargin,~$900Mdebt repayment and already completed~$200Mnoncore equity sales. Warintza150/200Mfunded; MARA gold-stream option covers20%, not all project gold; development projects do not establish new near-term modeled cash flow. Preserve normalized gold4500/silver73/copper5.75,83%margin,14x,84.85Mshares and$270Mnetdebt, value$242.159458. Do not subtract debt repayment without cash or turn$500Mbuyback authorization into completed retirements. CEO Form4 is existing-stock sale, not issuance. Transcript gives inconsistent MARA/Fourmile feasibility timing; no construction-timeline revision based on contradictory remarks.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RGLD/Transcript/36b2e2e66c428438f1b087c722a77a15</t>
+  </si>
+  <si>
+    <t>Additional supporting source for October 7 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RGLD/filing/4/0001390606-26-000006</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference RGLD stock price $240.32, retrieved 2026-09-28T16:46:37.222593-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28 conference fully read. Management discusses portfolio diversification, reserve life, ramp-ups and monetizations; prospective Entree/Hod Maden disposals are not closed proceeds. Debt repayments cannot reduce net debt without reconciling cash. Preserve normalized gold $4,500, silver $73, copper $5.75, 83% margin, 14x, 84.85M shares and $270M net debt despite the 4.82% decline.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RGLD/Transcript/1d6f610851223ee7527c1db392d0ce0b</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $253.98; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 Jefferies conference discussed portfolio diversification, Hod Maden construction and Antamina NPI strength without a new quantified production/price forecast or complete live balance sheet. Retain normalized commodity assumptions; debt repayment financed from cash does not itself reduce net debt.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RGLD/Transcript/cceaa6875a5569211ecf6e9f9e5cd850</t>
   </si>
   <si>
     <t>Q2 2026 revenue was $450.5 million, sales volume was 100,000 GEOs, adjusted EBITDA margin was 83%, operating cash flow was $335.2 million, gold contributed 76% of revenue, and 2026 gold and silver guidance remained on track while copper and other metals were trending around or above the high end of their ranges.</t>
   </si>
   <si>
     <t>https://storage.googleapis.com/d8a084c25db2/0000085535/0000085535-26-000038/rgld-20260805xexx991.htm</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>The Q2 2026 10-Q reported $182.5 million of cash, $400.0 million of debt before a July 15 repayment, 84.673 million shares outstanding at June 30, and 84.728 million shares outstanding as of July 29, 2026.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/85535/000008553526000041/0000085535-26-000041-index.htm</t>
   </si>
   <si>
     <t>On the Q2 2026 call, management described a diversified portfolio with no asset above 13% of revenue, reaffirmed balanced H2 expectations, noted copper and other-metals upside is partly driven by Antamina NPI volatility, and said further share repurchases depend on competing capital-allocation priorities.</t>
   </si>
   <si>
     <t>https://royalgold.com/investors/events-and-presentations/default.aspx</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
@@ -607,51 +676,51 @@
       <c r="B6">
         <v>0.83</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>5.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>233.01</v>
+        <v>238.78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>84.85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>4500</v>
       </c>
@@ -841,51 +910,51 @@
     </row>
     <row r="38">
       <c r="A38" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -897,49 +966,170 @@
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>43</v>
       </c>
       <c r="C2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>45</v>
       </c>
       <c r="B3" t="s">
         <v>46</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
         <v>48</v>
       </c>
-      <c r="C4" t="s">
-        <v>44</v>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>