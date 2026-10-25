--- v0 (2026-08-29)
+++ v1 (2026-10-25)
@@ -10,80 +10,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="diluted_share_count_m">Model!$B$10</definedName>
+    <definedName name="legacy_mining_ebitda_m">Model!$B$12</definedName>
+    <definedName name="net_debt_m">Model!$B$14</definedName>
+    <definedName name="pipeline_success_probability">Model!$B$16</definedName>
+    <definedName name="abernathy_contract_years">Model!$B$21</definedName>
+    <definedName name="implied_market_ev_m">Model!$B$31</definedName>
+    <definedName name="abernathy_noi_multiple">Model!$B$7</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="implied_market_equity_value_m">Model!$B$27</definedName>
     <definedName name="legacy_mining_multiple">Model!$B$13</definedName>
-    <definedName name="net_debt_m">Model!$B$14</definedName>
+    <definedName name="abernathy_contract_revenue_m">Model!$B$20</definedName>
+    <definedName name="lake_mariner_hpc_ev_m">Model!$B$30</definedName>
+    <definedName name="fair_value">Model!$B$36</definedName>
+    <definedName name="abernathy_noi_margin">Model!$B$6</definedName>
+    <definedName name="bitcoin_mining_ev_m">Model!$B$25</definedName>
+    <definedName name="abernathy_wulf_noi_m">Model!$B$29</definedName>
+    <definedName name="abernathy_ev_m">Model!$B$32</definedName>
+    <definedName name="core42_annual_noi_m">Model!$B$8</definedName>
+    <definedName name="total_enterprise_value_m">Model!$B$34</definedName>
+    <definedName name="upside">Model!$B$37</definedName>
     <definedName name="option_value_per_mw_m">Model!$B$15</definedName>
-    <definedName name="abernathy_wulf_noi_m">Model!$B$29</definedName>
-[...13 lines deleted...]
-    <definedName name="diluted_share_count_m">Model!$B$10</definedName>
     <definedName name="uncontracted_critical_it_mw">Model!$B$18</definedName>
-    <definedName name="implied_market_equity_value_m">Model!$B$27</definedName>
-    <definedName name="core42_annual_noi_m">Model!$B$8</definedName>
     <definedName name="abernathy_gross_annual_revenue_m">Model!$B$24</definedName>
     <definedName name="contracted_hpc_noi_m">Model!$B$26</definedName>
+    <definedName name="pipeline_option_ev_m">Model!$B$28</definedName>
     <definedName name="implied_hpc_noi_multiple_after_other_assets">Model!$B$33</definedName>
-    <definedName name="fair_value">Model!$B$36</definedName>
-[...1 lines deleted...]
-    <definedName name="current_price">Model!$B$9</definedName>
     <definedName name="fluidstack_lake_mariner_annual_noi_m">Model!$B$11</definedName>
-    <definedName name="pipeline_option_ev_m">Model!$B$28</definedName>
-    <definedName name="implied_market_ev_m">Model!$B$31</definedName>
+    <definedName name="target_hpc_noi_multiple">Model!$B$17</definedName>
+    <definedName name="abernathy_wulf_ownership">Model!$B$22</definedName>
+    <definedName name="equity_value_m">Model!$B$35</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>WULF Hawk SOTP HPC valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Sum-of-the-parts valuation for TeraWulf that treats contracted AI/HPC lease NOI as the primary asset, adds the 51% Abernathy JV interest and probability-weighted pipeline optionality, and treats legacy bitcoin mining as a residual asset.
 </t>
   </si>
   <si>
     <t>As of 2026-06-21  ·  Currency: USD  ·  https://modeledge.ai/model/fm_384fbaf81448d655c567f892b40fc28a</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Abernathy NOI margin</t>
   </si>
   <si>
     <t>Abernathy NOI multiple</t>