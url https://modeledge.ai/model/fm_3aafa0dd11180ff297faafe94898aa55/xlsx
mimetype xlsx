--- v0 (2026-08-11)
+++ v1 (2026-10-24)
@@ -10,207 +10,219 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="pre_tax_income_usd_m">Model!$B$51:$D$51</definedName>
+    <definedName name="non_controlling_interest_fcf_share">Model!$B$17</definedName>
+    <definedName name="mine_other_byproduct_revenue_usd_m">Model!$B$15:$D$15</definedName>
+    <definedName name="smelting_byproduct_premium_revenue_usd_m">Model!$B$21:$D$21</definedName>
+    <definedName name="smelting_ebitda_margin">Model!$B$22:$D$22</definedName>
     <definedName name="target_fcf_yield">Model!$B$25</definedName>
-    <definedName name="market_silver_moz">Model!$B$40:$D$40</definedName>
-[...5 lines deleted...]
-    <definedName name="cash_interest_rate">Model!$B$8</definedName>
+    <definedName name="interest_expense_usd_m">Model!$B$38:$D$38</definedName>
+    <definedName name="depreciation_amortization_usd_m">Model!$B$13:$D$13</definedName>
+    <definedName name="mine_cash_costs_usd_m">Model!$B$14:$D$14</definedName>
+    <definedName name="normalized_fcf_weight_2026">Model!$B$31</definedName>
+    <definedName name="non_cerro_lindo_silver_moz">Model!$B$39:$D$39</definedName>
+    <definedName name="market_silver_revenue_usd_m">Model!$B$45:$D$45</definedName>
+    <definedName name="free_cash_flow_usd_m">Model!$B$55:$D$55</definedName>
+    <definedName name="normalized_fcf_usd_m">Model!$B$56</definedName>
+    <definedName name="implied_equity_value_usd_m">Model!$B$58</definedName>
+    <definedName name="normalized_fcf_weight_2028">Model!$B$33</definedName>
+    <definedName name="silver_price_usd_oz">Model!$B$19</definedName>
+    <definedName name="capex_usd_m">Model!$B$7:$D$7</definedName>
     <definedName name="cash_tax_rate">Model!$B$9</definedName>
     <definedName name="current_price">Model!$B$12</definedName>
+    <definedName name="cerro_lindo_market_silver_moz">Model!$B$36:$D$36</definedName>
+    <definedName name="ebit_usd_m">Model!$B$50:$D$50</definedName>
+    <definedName name="working_capital_release_use_usd_m">Model!$B$27:$D$27</definedName>
+    <definedName name="boliden_linked_nexa_price_usd">Model!$B$35</definedName>
+    <definedName name="cash_tax_usd_m">Model!$B$52:$D$52</definedName>
+    <definedName name="cfo_before_capex_usd_m">Model!$B$54:$D$54</definedName>
+    <definedName name="fair_value">Model!$B$59</definedName>
+    <definedName name="average_gross_debt_usd_m">Model!$B$6:$D$6</definedName>
+    <definedName name="cerro_lindo_streamed_share">Model!$B$11:$D$11</definedName>
+    <definedName name="mining_zinc_production_kt">Model!$B$16:$D$16</definedName>
+    <definedName name="smelting_zinc_sales_kt">Model!$B$23:$D$23</definedName>
+    <definedName name="market_silver_moz">Model!$B$43:$D$43</definedName>
+    <definedName name="mine_ebitda_usd_m">Model!$B$48:$D$48</definedName>
+    <definedName name="net_income_usd_m">Model!$B$53:$D$53</definedName>
+    <definedName name="cash_interest_rate">Model!$B$8</definedName>
+    <definedName name="usd_sek_exchange_rate">Model!$B$26</definedName>
+    <definedName name="zinc_mining_revenue_usd_m">Model!$B$41:$D$41</definedName>
+    <definedName name="silver_revenue_usd_m">Model!$B$46:$D$46</definedName>
+    <definedName name="mine_revenue_usd_m">Model!$B$47:$D$47</definedName>
+    <definedName name="attributable_normalized_fcf_usd_m">Model!$B$57</definedName>
+    <definedName name="upside">Model!$B$60</definedName>
+    <definedName name="boliden_exchange_ratio">Model!$B$30</definedName>
+    <definedName name="shares_outstanding_m">Model!$B$18</definedName>
+    <definedName name="cerro_lindo_silver_production_moz">Model!$B$10:$D$10</definedName>
     <definedName name="silver_production_moz">Model!$B$20:$D$20</definedName>
-    <definedName name="total_ebitda_usd_m">Model!$B$46:$D$46</definedName>
-[...6 lines deleted...]
-    <definedName name="capex_usd_m">Model!$B$7:$D$7</definedName>
+    <definedName name="zinc_price_usd_t">Model!$B$28</definedName>
+    <definedName name="cerro_lindo_streamed_silver_moz">Model!$B$37:$D$37</definedName>
+    <definedName name="smelting_revenue_usd_m">Model!$B$40:$D$40</definedName>
+    <definedName name="total_ebitda_usd_m">Model!$B$49:$D$49</definedName>
     <definedName name="stream_cash_price_usd_oz">Model!$B$24</definedName>
-    <definedName name="zinc_price_usd_t">Model!$B$27</definedName>
-[...28 lines deleted...]
-    <definedName name="fair_value">Model!$B$56</definedName>
+    <definedName name="normalized_fcf_weight_2027">Model!$B$32</definedName>
+    <definedName name="stream_silver_revenue_usd_m">Model!$B$42:$D$42</definedName>
+    <definedName name="smelting_ebitda_addition_usd_m">Model!$B$44:$D$44</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
-[...4 lines deleted...]
-    <t>As of 2026-08-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3aafa0dd11180ff297faafe94898aa55</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
+  <si>
+    <t>Nexa Resources Boliden-linked FCF yield valuation</t>
+  </si>
+  <si>
+    <t>As of 2026-09-14  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3aafa0dd11180ff297faafe94898aa55</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Average gross debt ($M)</t>
   </si>
   <si>
     <t>Capex ($M)</t>
   </si>
   <si>
     <t>Cash interest rate on average debt</t>
   </si>
   <si>
     <t>Cash tax rate</t>
   </si>
   <si>
     <t>Cerro Lindo silver production (Moz)</t>
   </si>
   <si>
     <t>Cerro Lindo streamed silver share</t>
   </si>
   <si>
-    <t>Current share price</t>
+    <t>Boliden share price proxy</t>
   </si>
   <si>
     <t>D&amp;A ($M)</t>
   </si>
   <si>
     <t>Mine cash costs ($M)</t>
   </si>
   <si>
     <t>Mine other byproduct revenue ($M)</t>
   </si>
   <si>
     <t>Mining zinc production (kt contained)</t>
   </si>
   <si>
     <t>NCI / minority FCF share</t>
   </si>
   <si>
     <t>Shares outstanding (M)</t>
   </si>
   <si>
     <t>Silver price ($/oz)</t>
   </si>
   <si>
     <t>Silver production (Moz)</t>
   </si>
   <si>
     <t>Smelting byproduct and premium revenue ($M)</t>
   </si>
   <si>
     <t>Smelting EBITDA margin</t>
   </si>
   <si>
     <t>Smelting zinc metal and oxide sales (kt)</t>
   </si>
   <si>
     <t>Stream cash price ($/oz)</t>
   </si>
   <si>
     <t>Target equity FCF yield</t>
   </si>
   <si>
+    <t>USD/SEK exchange rate</t>
+  </si>
+  <si>
     <t>Working capital release / (use) ($M)</t>
   </si>
   <si>
     <t>Zinc price ($/t)</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
+    <t>boliden_exchange_ratio</t>
+  </si>
+  <si>
     <t>normalized_fcf_weight_2026</t>
   </si>
   <si>
     <t>normalized_fcf_weight_2027</t>
   </si>
   <si>
     <t>normalized_fcf_weight_2028</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
+    <t>boliden_linked_nexa_price_usd</t>
+  </si>
+  <si>
     <t>cerro_lindo_market_silver_moz</t>
   </si>
   <si>
     <t>cerro_lindo_streamed_silver_moz</t>
   </si>
   <si>
     <t>interest_expense_usd_m</t>
   </si>
   <si>
     <t>non_cerro_lindo_silver_moz</t>
   </si>
   <si>
     <t>smelting_revenue_usd_m</t>
   </si>
   <si>
     <t>zinc_mining_revenue_usd_m</t>
   </si>
   <si>
     <t>stream_silver_revenue_usd_m</t>
   </si>
   <si>
     <t>market_silver_moz</t>
   </si>
   <si>
     <t>smelting_ebitda_addition_usd_m</t>
@@ -248,51 +260,54 @@
   <si>
     <t>free_cash_flow_usd_m</t>
   </si>
   <si>
     <t>normalized_fcf_usd_m</t>
   </si>
   <si>
     <t>attributable_normalized_fcf_usd_m</t>
   </si>
   <si>
     <t>implied_equity_value_usd_m</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
-    <t>Upside / downside</t>
+    <t>Boliden-linked Nexa value per share</t>
+  </si>
+  <si>
+    <t>Upside / downside vs Boliden-linked value</t>
   </si>
   <si>
     <t>Attributable normalized FCF ($M)</t>
   </si>
   <si>
     <t>Implied equity value ($M)</t>
   </si>
   <si>
     <t>FY2027E FCF ($M)</t>
   </si>
   <si>
     <t>FCF bridge ($M)</t>
   </si>
   <si>
     <t>Zinc revenue</t>
   </si>
   <si>
     <t>Silver revenue</t>
   </si>
   <si>
     <t>Other mine byproducts</t>
   </si>
   <si>
     <t>= Mine revenue</t>
   </si>
@@ -359,98 +374,127 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>capex_usd_m = [381, 420, 405], cerro_lindo_silver_production_moz = [3, 3.1, 3], mining_zinc_production_kt = [310, 335, 333], non_controlling_interest_fcf_share = 0.3, silver_price_usd_oz = 50, silver_production_moz = [10, 10, 9], smelting_ebitda_margin = [0.06, 0.075, 0.075], smelting_zinc_sales_kt = [570, 580, 580], target_fcf_yield = 0.3, working_capital_release_use_usd_m = [-250, 0, -50], zinc_price_usd_t = 3200</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>capex_usd_m = [381, 390, 380], cerro_lindo_silver_production_moz = [3.3, 3.4, 3.6], mining_zinc_production_kt = [360, 389, 398], non_controlling_interest_fcf_share = 0.2, silver_price_usd_oz = 75, silver_production_moz = [11, 12, 11], smelting_ebitda_margin = [0.1, 0.12, 0.12], smelting_zinc_sales_kt = [600, 605, 605], target_fcf_yield = 0.16, working_capital_release_use_usd_m = [-75, 100, 50], zinc_price_usd_t = 3900</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>September 14 market references: BOL.ST SEK525.6 at 15:29:43Z and USDSEK9.74902 at 21:00:00Z are asynchronous. Preserve the Boliden-price current_price input and 0.25 ratio; actual tracked NEXA quote is $12.51. Spot-linked value is indicative, not the future minority tender entitlement, which uses a pre-closing 20-day VWAP. Preserve FCF-yield method despite the conflicting legacy EV/EBITDA instruction; commodity/peer work remains unresolved.</t>
+  </si>
+  <si>
+    <t>https://investors.boliden.com/en/share</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference Boliden price SEK525.6 and USDSEK9.74902; tracked NEXA price separately $12.51 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>Market references refreshed September 10: Boliden SEK 546.8 (15:29:55Z), USDSEK 9.66682 (21:44:13Z); the NEXA tracked quote is separately $13.14.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>Reviewed August 27 control/tender communications, the linked public artifact and Q2 call financial/operating commentary. The 0.25 ratio applies to a future pre-closing 20-day Boliden VWAP, not today's cash entitlement. Q2 call confirms unchanged 2026 guidance, Cajamarquilla recovery, $180M Cerro Pasco total investment with $31M in 2026, and the $131M SUNAT payment already made; no tax recovery asset is added.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1713930/000129281426004362/ex99-1.htm</t>
+  </si>
+  <si>
     <t>Nexa's August 5, 2026 2Q26 release reported US$908M of revenue, US$98M of net income, US$286M of adjusted EBITDA, unchanged 2026 operating/capex guidance, and the Cerro Lindo silver stream stepdown effective in May.</t>
   </si>
   <si>
     <t>https://www.nexaresources.com/en/nexa-reports-2q26-net-income-of-us98-million-and-adjusted-ebitda-of-us286-million/</t>
   </si>
   <si>
     <t>Nexa's June 30, 2026 interim financial statements reported 2Q26 net income attributable to Nexa shareholders of US$68.6M, 132.439M weighted average shares, US$86.3M of quarterly D&amp;A, US$111.2M of quarterly operating cash flow after interest and tax, and US$88.7M of quarterly PP&amp;E additions.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1713930/000129281426004057/ex99-1.htm</t>
   </si>
   <si>
     <t>Nexa's official 2026-2028 outlook provides production ranges, smelting sales ranges, 2026 cost assumptions, and 2026 capex guidance.</t>
   </si>
   <si>
     <t>https://ri.nexaresources.com/financial-information/guidance-outlook/</t>
   </si>
   <si>
     <t>Official LME price tables showed zinc at US$3,737/t cash settlement and US$3,693/t three-month on August 5, 2026.</t>
   </si>
   <si>
     <t>https://www.westmetall.com/en/markdaten.php</t>
   </si>
   <si>
     <t>Live silver spot references around August 6, 2026 were near US$62.5/oz.</t>
   </si>
   <si>
     <t>https://www.apmex.com/silver-price</t>
   </si>
   <si>
-    <t>Current share price was refreshed from Modeledge market data for NEXA on August 5, 2026.</t>
-[...2 lines deleted...]
-    <t>https://modeledge.ai/company/NEXA</t>
+    <t>Boliden agreed to exchange 0.250 newly issued Boliden shares for each Nexa share held by Votorantim; the minority cash tender price will reference the same fixed ratio and Boliden's 20-day pre-closing VWAP.</t>
+  </si>
+  <si>
+    <t>https://investors.boliden.com/en/press/boliden-acquire-controlling-stake-nexa-resources</t>
+  </si>
+  <si>
+    <t>The Boliden-linked reference uses the BOL.ST quote of SEK 550.40 and USD/SEK rate of 9.5729 returned by Financial Modeling Prep at 2026-09-01 13:44 UTC. Boliden's official share page provides current and historical share-price information.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <numFmts count="4">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
-    <numFmt numFmtId="167" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="167" formatCode="0.00"/>
+    <numFmt numFmtId="168" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="169" formatCode="0.0000"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="10"/>
     </font>
@@ -473,77 +517,83 @@
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId6" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -889,51 +939,51 @@
         <v>3.25</v>
       </c>
       <c r="D10" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="7">
         <v>0.35</v>
       </c>
       <c r="C11" s="7">
         <v>0.25</v>
       </c>
       <c r="D11" s="7">
         <v>0.25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="9">
-        <v>14.05</v>
+        <v>525.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="6">
         <v>335</v>
       </c>
       <c r="C13" s="6">
         <v>330</v>
       </c>
       <c r="D13" s="6">
         <v>330</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="6">
         <v>1115</v>
       </c>
       <c r="C14" s="6">
         <v>1155</v>
@@ -968,51 +1018,51 @@
       </c>
       <c r="D16" s="8">
         <v>358</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="7">
         <v>0.25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="8">
         <v>132.439</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="9">
+      <c r="B19" s="10">
         <v>62.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="8">
         <v>10.5</v>
       </c>
       <c r="C20" s="8">
         <v>11</v>
       </c>
       <c r="D20" s="8">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="6">
         <v>465</v>
       </c>
       <c r="C21" s="6">
@@ -1032,1026 +1082,1113 @@
       <c r="C22" s="7">
         <v>0.1</v>
       </c>
       <c r="D22" s="7">
         <v>0.1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="8">
         <v>585</v>
       </c>
       <c r="C23" s="8">
         <v>592.5</v>
       </c>
       <c r="D23" s="8">
         <v>592.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="9">
+      <c r="B24" s="10">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="7">
         <v>0.2</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="6">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="B26" s="11">
+        <v>9.74902</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="6">
+        <v>-150</v>
+      </c>
+      <c r="C27" s="6">
+        <v>50</v>
+      </c>
+      <c r="D27" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="6">
         <v>3600</v>
       </c>
     </row>
-    <row r="28">
-[...3 lines deleted...]
-    </row>
     <row r="29">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="4" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B30">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B31">
         <v>0.25</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="4" t="s">
+      <c r="A32" s="5" t="s">
         <v>32</v>
+      </c>
+      <c r="B32">
+        <v>0.5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B33" t="str">
-[...6 lines deleted...]
-        <f>(Model!$D$10*(1-Model!$D$11))</f>
+      <c r="B33">
+        <v>0.25</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="5" t="s">
+      <c r="A34" s="4" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <f>(Model!$D$10*Model!$D$11)</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" t="str">
-        <f>(Model!$B$6*Model!$B$8)</f>
-[...5 lines deleted...]
-        <f>(Model!$D$6*Model!$B$8)</f>
+        <f>((Model!$B$12*Model!$B$30)/Model!$B$26)</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B36" t="str">
-        <f>(Model!$B$20-Model!$B$10)</f>
+        <f>(Model!$B$10*(1-Model!$B$11))</f>
       </c>
       <c r="C36" t="str">
-        <f>(Model!$C$20-Model!$C$10)</f>
+        <f>(Model!$C$10*(1-Model!$C$11))</f>
       </c>
       <c r="D36" t="str">
-        <f>(Model!$D$20-Model!$D$10)</f>
+        <f>(Model!$D$10*(1-Model!$D$11))</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B37" t="str">
-        <f>(((Model!$B$23*Model!$B$27)/1000)+Model!$B$21)</f>
+        <f>(Model!$B$10*Model!$B$11)</f>
       </c>
       <c r="C37" t="str">
-        <f>(((Model!$C$23*Model!$B$27)/1000)+Model!$C$21)</f>
+        <f>(Model!$C$10*Model!$C$11)</f>
       </c>
       <c r="D37" t="str">
-        <f>(((Model!$D$23*Model!$B$27)/1000)+Model!$D$21)</f>
+        <f>(Model!$D$10*Model!$D$11)</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B38" t="str">
-        <f>((Model!$B$16*Model!$B$27)/1000)</f>
+        <f>(Model!$B$6*Model!$B$8)</f>
       </c>
       <c r="C38" t="str">
-        <f>((Model!$C$16*Model!$B$27)/1000)</f>
+        <f>(Model!$C$6*Model!$B$8)</f>
       </c>
       <c r="D38" t="str">
-        <f>((Model!$D$16*Model!$B$27)/1000)</f>
+        <f>(Model!$D$6*Model!$B$8)</f>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B39" t="str">
-        <f>(Model!$B$34*Model!$B$24)</f>
+        <f>(Model!$B$20-Model!$B$10)</f>
       </c>
       <c r="C39" t="str">
-        <f>(Model!$C$34*Model!$B$24)</f>
+        <f>(Model!$C$20-Model!$C$10)</f>
       </c>
       <c r="D39" t="str">
-        <f>(Model!$D$34*Model!$B$24)</f>
+        <f>(Model!$D$20-Model!$D$10)</f>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B40" t="str">
-        <f>(Model!$B$36+Model!$B$33)</f>
+        <f>(((Model!$B$23*Model!$B$28)/1000)+Model!$B$21)</f>
       </c>
       <c r="C40" t="str">
-        <f>(Model!$C$36+Model!$C$33)</f>
+        <f>(((Model!$C$23*Model!$B$28)/1000)+Model!$C$21)</f>
       </c>
       <c r="D40" t="str">
-        <f>(Model!$D$36+Model!$D$33)</f>
+        <f>(((Model!$D$23*Model!$B$28)/1000)+Model!$D$21)</f>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B41" t="str">
-        <f>(Model!$B$37*Model!$B$22)</f>
+        <f>((Model!$B$16*Model!$B$28)/1000)</f>
       </c>
       <c r="C41" t="str">
-        <f>(Model!$C$37*Model!$C$22)</f>
+        <f>((Model!$C$16*Model!$B$28)/1000)</f>
       </c>
       <c r="D41" t="str">
-        <f>(Model!$D$37*Model!$D$22)</f>
+        <f>((Model!$D$16*Model!$B$28)/1000)</f>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B42" t="str">
-        <f>(Model!$B$40*Model!$B$19)</f>
+        <f>(Model!$B$37*Model!$B$24)</f>
       </c>
       <c r="C42" t="str">
-        <f>(Model!$C$40*Model!$B$19)</f>
+        <f>(Model!$C$37*Model!$B$24)</f>
       </c>
       <c r="D42" t="str">
-        <f>(Model!$D$40*Model!$B$19)</f>
+        <f>(Model!$D$37*Model!$B$24)</f>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B43" t="str">
-        <f>(Model!$B$42+Model!$B$39)</f>
+        <f>(Model!$B$39+Model!$B$36)</f>
       </c>
       <c r="C43" t="str">
-        <f>(Model!$C$42+Model!$C$39)</f>
+        <f>(Model!$C$39+Model!$C$36)</f>
       </c>
       <c r="D43" t="str">
-        <f>(Model!$D$42+Model!$D$39)</f>
+        <f>(Model!$D$39+Model!$D$36)</f>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B44" t="str">
-        <f>((Model!$B$38+Model!$B$43)+Model!$B$15)</f>
+        <f>(Model!$B$40*Model!$B$22)</f>
       </c>
       <c r="C44" t="str">
-        <f>((Model!$C$38+Model!$C$43)+Model!$C$15)</f>
+        <f>(Model!$C$40*Model!$C$22)</f>
       </c>
       <c r="D44" t="str">
-        <f>((Model!$D$38+Model!$D$43)+Model!$D$15)</f>
+        <f>(Model!$D$40*Model!$D$22)</f>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B45" t="str">
-        <f>(Model!$B$44-Model!$B$14)</f>
+        <f>(Model!$B$43*Model!$B$19)</f>
       </c>
       <c r="C45" t="str">
-        <f>(Model!$C$44-Model!$C$14)</f>
+        <f>(Model!$C$43*Model!$B$19)</f>
       </c>
       <c r="D45" t="str">
-        <f>(Model!$D$44-Model!$D$14)</f>
+        <f>(Model!$D$43*Model!$B$19)</f>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B46" t="str">
-        <f>(Model!$B$45+Model!$B$41)</f>
+        <f>(Model!$B$45+Model!$B$42)</f>
       </c>
       <c r="C46" t="str">
-        <f>(Model!$C$45+Model!$C$41)</f>
+        <f>(Model!$C$45+Model!$C$42)</f>
       </c>
       <c r="D46" t="str">
-        <f>(Model!$D$45+Model!$D$41)</f>
+        <f>(Model!$D$45+Model!$D$42)</f>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B47" t="str">
-        <f>(Model!$B$46-Model!$B$13)</f>
+        <f>((Model!$B$41+Model!$B$46)+Model!$B$15)</f>
       </c>
       <c r="C47" t="str">
-        <f>(Model!$C$46-Model!$C$13)</f>
+        <f>((Model!$C$41+Model!$C$46)+Model!$C$15)</f>
       </c>
       <c r="D47" t="str">
-        <f>(Model!$D$46-Model!$D$13)</f>
+        <f>((Model!$D$41+Model!$D$46)+Model!$D$15)</f>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B48" t="str">
-        <f>(Model!$B$47-Model!$B$35)</f>
+        <f>(Model!$B$47-Model!$B$14)</f>
       </c>
       <c r="C48" t="str">
-        <f>(Model!$C$47-Model!$C$35)</f>
+        <f>(Model!$C$47-Model!$C$14)</f>
       </c>
       <c r="D48" t="str">
-        <f>(Model!$D$47-Model!$D$35)</f>
+        <f>(Model!$D$47-Model!$D$14)</f>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B49" t="str">
-        <f>(MAX(0,Model!$B$48)*Model!$B$9)</f>
+        <f>(Model!$B$48+Model!$B$44)</f>
       </c>
       <c r="C49" t="str">
-        <f>(MAX(0,Model!$C$48)*Model!$B$9)</f>
+        <f>(Model!$C$48+Model!$C$44)</f>
       </c>
       <c r="D49" t="str">
-        <f>(MAX(0,Model!$D$48)*Model!$B$9)</f>
+        <f>(Model!$D$48+Model!$D$44)</f>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B50" t="str">
-        <f>(Model!$B$48-Model!$B$49)</f>
+        <f>(Model!$B$49-Model!$B$13)</f>
       </c>
       <c r="C50" t="str">
-        <f>(Model!$C$48-Model!$C$49)</f>
+        <f>(Model!$C$49-Model!$C$13)</f>
       </c>
       <c r="D50" t="str">
-        <f>(Model!$D$48-Model!$D$49)</f>
+        <f>(Model!$D$49-Model!$D$13)</f>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B51" t="str">
-        <f>((Model!$B$50+Model!$B$13)+Model!$B$26)</f>
+        <f>(Model!$B$50-Model!$B$38)</f>
       </c>
       <c r="C51" t="str">
-        <f>((Model!$C$50+Model!$C$13)+Model!$C$26)</f>
+        <f>(Model!$C$50-Model!$C$38)</f>
       </c>
       <c r="D51" t="str">
-        <f>((Model!$D$50+Model!$D$13)+Model!$D$26)</f>
+        <f>(Model!$D$50-Model!$D$38)</f>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B52" t="str">
-        <f>(Model!$B$51-Model!$B$7)</f>
+        <f>(MAX(0,Model!$B$51)*Model!$B$9)</f>
       </c>
       <c r="C52" t="str">
-        <f>(Model!$C$51-Model!$C$7)</f>
+        <f>(MAX(0,Model!$C$51)*Model!$B$9)</f>
       </c>
       <c r="D52" t="str">
-        <f>(Model!$D$51-Model!$D$7)</f>
+        <f>(MAX(0,Model!$D$51)*Model!$B$9)</f>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B53" t="str">
-        <f>(((Model!$B$52*Model!$B$29)+(Model!$C$52*Model!$B$30))+(Model!$D$52*Model!$B$31))</f>
+        <f>(Model!$B$51-Model!$B$52)</f>
+      </c>
+      <c r="C53" t="str">
+        <f>(Model!$C$51-Model!$C$52)</f>
+      </c>
+      <c r="D53" t="str">
+        <f>(Model!$D$51-Model!$D$52)</f>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B54" t="str">
-        <f>(Model!$B$53*(1-Model!$B$17))</f>
+        <f>((Model!$B$53+Model!$B$13)+Model!$B$27)</f>
+      </c>
+      <c r="C54" t="str">
+        <f>((Model!$C$53+Model!$C$13)+Model!$C$27)</f>
+      </c>
+      <c r="D54" t="str">
+        <f>((Model!$D$53+Model!$D$13)+Model!$D$27)</f>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B55" t="str">
-        <f>(Model!$B$54/Model!$B$25)</f>
+        <f>(Model!$B$54-Model!$B$7)</f>
+      </c>
+      <c r="C55" t="str">
+        <f>(Model!$C$54-Model!$C$7)</f>
+      </c>
+      <c r="D55" t="str">
+        <f>(Model!$D$54-Model!$D$7)</f>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B56" t="str">
-        <f>(Model!$B$55/Model!$B$18)</f>
+        <f>(((Model!$B$55*Model!$B$31)+(Model!$C$55*Model!$B$32))+(Model!$D$55*Model!$B$33))</f>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B57" t="str">
-        <f>((Model!$B$56/Model!$B$12)-1)</f>
+        <f>(Model!$B$56*(1-Model!$B$17))</f>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="4" t="s">
+      <c r="A58" s="5" t="s">
         <v>58</v>
       </c>
+      <c r="B58" t="str">
+        <f>(Model!$B$57/Model!$B$25)</f>
+      </c>
     </row>
     <row r="59">
-      <c r="A59" s="10" t="s">
+      <c r="A59" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="B59" s="9" t="str">
-        <f>Model!$B$56</f>
+      <c r="B59" t="str">
+        <f>(Model!$B$58/Model!$B$18)</f>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B60" s="7" t="str">
-        <f>Model!$B$57</f>
+      <c r="B60" t="str">
+        <f>((Model!$B$59/Model!$B$35)-1)</f>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="5" t="s">
+      <c r="A61" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="B61" s="6" t="str">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62">
-      <c r="A62" s="5" t="s">
+      <c r="A62" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="B62" s="6" t="str">
-        <f>Model!$B$55</f>
+      <c r="B62" s="10" t="str">
+        <f>Model!$B$59</f>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="B63" s="6" t="str">
-        <f>Model!$C$52</f>
+      <c r="B63" s="10" t="str">
+        <f>Model!$B$35</f>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64" s="7" t="str">
+        <f>Model!$B$60</f>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="4" t="s">
-        <v>64</v>
+      <c r="A65" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65" s="6" t="str">
+        <f>Model!$B$57</f>
       </c>
     </row>
     <row r="66">
-      <c r="B66" s="3" t="s">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A66" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B66" s="6" t="str">
+        <f>Model!$B$58</f>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B67" s="6" t="str">
-        <f>Model!$B$38</f>
-[...19 lines deleted...]
-        <f>Model!$D$43</f>
+        <f>Model!$C$55</f>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="5" t="s">
-[...9 lines deleted...]
-        <f>Model!$D$15</f>
+      <c r="A69" s="4" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="5" t="s">
-[...9 lines deleted...]
-        <f>Model!$D$44</f>
+      <c r="B70" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B71" s="6" t="str">
-        <f>Model!$B$14</f>
+        <f>Model!$B$41</f>
       </c>
       <c r="C71" s="6" t="str">
-        <f>Model!$C$14</f>
+        <f>Model!$C$41</f>
       </c>
       <c r="D71" s="6" t="str">
-        <f>Model!$D$14</f>
+        <f>Model!$D$41</f>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B72" s="6" t="str">
-        <f>Model!$B$45</f>
+        <f>Model!$B$46</f>
       </c>
       <c r="C72" s="6" t="str">
-        <f>Model!$C$45</f>
+        <f>Model!$C$46</f>
       </c>
       <c r="D72" s="6" t="str">
-        <f>Model!$D$45</f>
+        <f>Model!$D$46</f>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B73" s="6" t="str">
-        <f>Model!$B$41</f>
+        <f>Model!$B$15</f>
       </c>
       <c r="C73" s="6" t="str">
-        <f>Model!$C$41</f>
+        <f>Model!$C$15</f>
       </c>
       <c r="D73" s="6" t="str">
-        <f>Model!$D$41</f>
+        <f>Model!$D$15</f>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B74" s="6" t="str">
-        <f>Model!$B$46</f>
+        <f>Model!$B$47</f>
       </c>
       <c r="C74" s="6" t="str">
-        <f>Model!$C$46</f>
+        <f>Model!$C$47</f>
       </c>
       <c r="D74" s="6" t="str">
-        <f>Model!$D$46</f>
+        <f>Model!$D$47</f>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B75" s="6" t="str">
-        <f>Model!$B$13</f>
+        <f>Model!$B$14</f>
       </c>
       <c r="C75" s="6" t="str">
-        <f>Model!$C$13</f>
+        <f>Model!$C$14</f>
       </c>
       <c r="D75" s="6" t="str">
-        <f>Model!$D$13</f>
+        <f>Model!$D$14</f>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B76" s="6" t="str">
-        <f>Model!$B$47</f>
+        <f>Model!$B$48</f>
       </c>
       <c r="C76" s="6" t="str">
-        <f>Model!$C$47</f>
+        <f>Model!$C$48</f>
       </c>
       <c r="D76" s="6" t="str">
-        <f>Model!$D$47</f>
+        <f>Model!$D$48</f>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B77" s="6" t="str">
-        <f>Model!$B$35</f>
+        <f>Model!$B$44</f>
       </c>
       <c r="C77" s="6" t="str">
-        <f>Model!$C$35</f>
+        <f>Model!$C$44</f>
       </c>
       <c r="D77" s="6" t="str">
-        <f>Model!$D$35</f>
+        <f>Model!$D$44</f>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B78" s="6" t="str">
         <f>Model!$B$49</f>
       </c>
       <c r="C78" s="6" t="str">
         <f>Model!$C$49</f>
       </c>
       <c r="D78" s="6" t="str">
         <f>Model!$D$49</f>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B79" s="6" t="str">
         <f>Model!$B$13</f>
       </c>
       <c r="C79" s="6" t="str">
         <f>Model!$C$13</f>
       </c>
       <c r="D79" s="6" t="str">
         <f>Model!$D$13</f>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B80" s="6" t="str">
-        <f>Model!$B$26</f>
+        <f>Model!$B$50</f>
       </c>
       <c r="C80" s="6" t="str">
-        <f>Model!$C$26</f>
+        <f>Model!$C$50</f>
       </c>
       <c r="D80" s="6" t="str">
-        <f>Model!$D$26</f>
+        <f>Model!$D$50</f>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B81" s="6" t="str">
-        <f>Model!$B$51</f>
+        <f>Model!$B$38</f>
       </c>
       <c r="C81" s="6" t="str">
-        <f>Model!$C$51</f>
+        <f>Model!$C$38</f>
       </c>
       <c r="D81" s="6" t="str">
-        <f>Model!$D$51</f>
+        <f>Model!$D$38</f>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B82" s="6" t="str">
-        <f>Model!$B$7</f>
+        <f>Model!$B$52</f>
       </c>
       <c r="C82" s="6" t="str">
-        <f>Model!$C$7</f>
+        <f>Model!$C$52</f>
       </c>
       <c r="D82" s="6" t="str">
-        <f>Model!$D$7</f>
+        <f>Model!$D$52</f>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B83" s="6" t="str">
-        <f>Model!$B$52</f>
+        <f>Model!$B$13</f>
       </c>
       <c r="C83" s="6" t="str">
-        <f>Model!$C$52</f>
+        <f>Model!$C$13</f>
       </c>
       <c r="D83" s="6" t="str">
-        <f>Model!$D$52</f>
+        <f>Model!$D$13</f>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B84" s="6" t="str">
-        <f>(Model!$B$52*(1-Model!$B$17))</f>
+        <f>Model!$B$27</f>
       </c>
       <c r="C84" s="6" t="str">
-        <f>(Model!$C$52*(1-Model!$B$17))</f>
+        <f>Model!$C$27</f>
       </c>
       <c r="D84" s="6" t="str">
-        <f>(Model!$D$52*(1-Model!$B$17))</f>
+        <f>Model!$D$27</f>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B85" s="6" t="str">
+        <f>Model!$B$54</f>
+      </c>
+      <c r="C85" s="6" t="str">
+        <f>Model!$C$54</f>
+      </c>
+      <c r="D85" s="6" t="str">
+        <f>Model!$D$54</f>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="4" t="s">
-        <v>83</v>
+      <c r="A86" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B86" s="6" t="str">
+        <f>Model!$B$7</f>
+      </c>
+      <c r="C86" s="6" t="str">
+        <f>Model!$C$7</f>
+      </c>
+      <c r="D86" s="6" t="str">
+        <f>Model!$D$7</f>
       </c>
     </row>
     <row r="87">
-      <c r="B87" s="3" t="s">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A87" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="6" t="str">
+        <f>Model!$B$55</f>
+      </c>
+      <c r="C87" s="6" t="str">
+        <f>Model!$C$55</f>
+      </c>
+      <c r="D87" s="6" t="str">
+        <f>Model!$D$55</f>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>27</v>
+        <v>86</v>
       </c>
       <c r="B88" s="6" t="str">
-        <f>Model!$B$27</f>
+        <f>(Model!$B$55*(1-Model!$B$17))</f>
       </c>
       <c r="C88" s="6" t="str">
-        <f>Model!$B$27</f>
+        <f>(Model!$C$55*(1-Model!$B$17))</f>
       </c>
       <c r="D88" s="6" t="str">
-        <f>Model!$B$27</f>
-[...13 lines deleted...]
-        <f>Model!$B$19</f>
+        <f>(Model!$D$55*(1-Model!$B$17))</f>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="5" t="s">
-[...9 lines deleted...]
-        <f>Model!$D$16</f>
+      <c r="A90" s="4" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="5" t="s">
-[...9 lines deleted...]
-        <f>Model!$D$40</f>
+      <c r="B91" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <f>Model!$D$11</f>
+        <v>28</v>
+      </c>
+      <c r="B92" s="6" t="str">
+        <f>Model!$B$28</f>
+      </c>
+      <c r="C92" s="6" t="str">
+        <f>Model!$B$28</f>
+      </c>
+      <c r="D92" s="6" t="str">
+        <f>Model!$B$28</f>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <f>Model!$D$22</f>
+        <v>19</v>
+      </c>
+      <c r="B93" s="10" t="str">
+        <f>Model!$B$19</f>
+      </c>
+      <c r="C93" s="10" t="str">
+        <f>Model!$B$19</f>
+      </c>
+      <c r="D93" s="10" t="str">
+        <f>Model!$B$19</f>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>17</v>
-[...8 lines deleted...]
-        <f>Model!$B$17</f>
+        <v>88</v>
+      </c>
+      <c r="B94" s="8" t="str">
+        <f>Model!$B$16</f>
+      </c>
+      <c r="C94" s="8" t="str">
+        <f>Model!$C$16</f>
+      </c>
+      <c r="D94" s="8" t="str">
+        <f>Model!$D$16</f>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>86</v>
-[...8 lines deleted...]
-        <f>Model!$B$8</f>
+        <v>89</v>
+      </c>
+      <c r="B95" s="8" t="str">
+        <f>Model!$B$43</f>
+      </c>
+      <c r="C95" s="8" t="str">
+        <f>Model!$C$43</f>
+      </c>
+      <c r="D95" s="8" t="str">
+        <f>Model!$D$43</f>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="B96" s="7" t="str">
-        <f>Model!$B$25</f>
+        <f>Model!$B$11</f>
       </c>
       <c r="C96" s="7" t="str">
-        <f>Model!$B$25</f>
+        <f>Model!$C$11</f>
       </c>
       <c r="D96" s="7" t="str">
-        <f>Model!$B$25</f>
+        <f>Model!$D$11</f>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B97" s="7" t="str">
+        <f>Model!$B$22</f>
+      </c>
+      <c r="C97" s="7" t="str">
+        <f>Model!$C$22</f>
+      </c>
+      <c r="D97" s="7" t="str">
+        <f>Model!$D$22</f>
       </c>
     </row>
     <row r="98">
-      <c r="A98" s="4" t="s">
-        <v>87</v>
+      <c r="A98" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B98" s="7" t="str">
+        <f>Model!$B$17</f>
+      </c>
+      <c r="C98" s="7" t="str">
+        <f>Model!$B$17</f>
+      </c>
+      <c r="D98" s="7" t="str">
+        <f>Model!$B$17</f>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>90</v>
+      </c>
+      <c r="B99" s="7" t="str">
+        <f>Model!$B$8</f>
+      </c>
+      <c r="C99" s="7" t="str">
+        <f>Model!$B$8</f>
+      </c>
+      <c r="D99" s="7" t="str">
+        <f>Model!$B$8</f>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B100" t="s">
+        <v>25</v>
+      </c>
+      <c r="B100" s="7" t="str">
+        <f>Model!$B$25</f>
+      </c>
+      <c r="C100" s="7" t="str">
+        <f>Model!$B$25</f>
+      </c>
+      <c r="D100" s="7" t="str">
+        <f>Model!$B$25</f>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="4" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="101">
-      <c r="A101" s="5" t="s">
+    <row r="103">
+      <c r="A103" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B103" t="s">
         <v>93</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B105" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C2" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B3" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C3" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B4" t="s">
         <v>102</v>
       </c>
       <c r="C4" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C5" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C6" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B7" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C7" t="s">
-        <v>89</v>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C8" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C9" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>117</v>
+      </c>
+      <c r="B10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C10" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" t="s">
+        <v>120</v>
+      </c>
+      <c r="C11" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B12" t="s">
+        <v>102</v>
+      </c>
+      <c r="C12" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>