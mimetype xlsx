--- v1 (2026-09-09)
+++ v2 (2026-10-25)
@@ -10,155 +10,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="diluted_shares_m">Model!$B$7</definedName>
+    <definedName name="enterprise_value_m">Model!$B$11</definedName>
+    <definedName name="ev_ebitda_multiple">Model!$B$8</definedName>
+    <definedName name="net_cash_m">Model!$B$9</definedName>
+    <definedName name="equity_value_m">Model!$B$12</definedName>
+    <definedName name="fair_value">Model!$B$13</definedName>
+    <definedName name="upside">Model!$B$14</definedName>
     <definedName name="adjusted_ebitda_2026_m">Model!$B$5</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
-    <definedName name="diluted_shares_m">Model!$B$7</definedName>
-[...5 lines deleted...]
-    <definedName name="upside">Model!$B$14</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>TSSI Hawk 2026 EV/Adjusted EBITDA Valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-14  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3f0d248bbdd15795b70cf153a8e47c92</t>
+    <t>As of 2026-10-22  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3f0d248bbdd15795b70cf153a8e47c92</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>2026 adjusted EBITDA (M)</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
-    <t>Diluted shares outstanding (M)</t>
+    <t>Q2 2026 diluted weighted-average share anchor (M)</t>
   </si>
   <si>
     <t>EV / adjusted EBITDA multiple</t>
   </si>
   <si>
-    <t>Net cash excluding operating leases (M)</t>
+    <t>Cash plus restricted cash less principal debt; excludes operating leases (M)</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>enterprise_value_m</t>
   </si>
   <si>
     <t>equity_value_m</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside / downside</t>
   </si>
   <si>
     <t>Implied enterprise value</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>adjusted_ebitda_2026_m = 21.5, diluted_shares_m = 28.1, ev_ebitda_multiple = 15.5, net_cash_m = 53.4</t>
+    <t>adjusted_ebitda_2026_m = 21.5, diluted_shares_m = 29.564, ev_ebitda_multiple = 15.5, net_cash_m = 53.041</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>adjusted_ebitda_2026_m = 20, diluted_shares_m = 28.1, ev_ebitda_multiple = 12, net_cash_m = 48</t>
+    <t>adjusted_ebitda_2026_m = 20, diluted_shares_m = 29.564, ev_ebitda_multiple = 12, net_cash_m = 47.641</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>adjusted_ebitda_2026_m = 24, diluted_shares_m = 28.1, ev_ebitda_multiple = 18.5, net_cash_m = 57</t>
+    <t>adjusted_ebitda_2026_m = 24, diluted_shares_m = 29.564, ev_ebitda_multiple = 18.5, net_cash_m = 56.641</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 22: investigated -5.07% daily move through indexed issuer activity, release discovery and web searches. No newly verified quantified issuer change supports altering the existing operating assumptions. Preserve methodology and financial anchors; update regular-session reference price and market-relative outputs. Exact company-specific price attribution remains unconfirmed.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $7.11 retrieved 2026-10-22T15:22:04.112055-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>October 15 Model Edge regular-session TSSI reference $7.43, refreshed 2026-10-15T15:04:36.68365-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>October 14 Model Edge regular-session reference TSSI price $7.83, refreshed 2026-10-14T14:58:22.691396-06:00. Price refresh changes market-relative outputs; separate evidence/relative-method changes are described below.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/TSSI</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>October 12 Model Edge regular-session reference TSSI price $9.22, refreshed 2026-10-12T15:02:21.139008-06:00. Price refresh changes market-relative outputs; BRUN separately reprices its existing relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>NVIDIA OCP architecture announcement is industry context, with no quantified TSS customer order.</t>
+  </si>
+  <si>
+    <t>https://blogs.nvidia.com/blog/ocp-global-summit-vera-rubin-scale-ai-factories/</t>
+  </si>
+  <si>
+    <t>September 24: shares rose 9.81%. The September 21 issuer release schedules today's Singular Research presentation at 11 a.m. ET; it does not change guidance. Presentation content was not recovered, so a guidance change or exact price catalyst is unverified. Keep $21.5M EBITDA, 15.5x multiple, $53.041M net cash including restricted cash and 29.564M diluted shares. Retain the user procurement and growth flags; legacy thresholds must not be silently reset.</t>
+  </si>
+  <si>
+    <t>https://www.tradingview.com/news/acceswire%3A8f950a6d2094b%3A0-tss-to-participate-in-the-singular-research-autumn-equinox-compelling-values-webinar/</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>September 24 reference TSSI price $10.19; quote refresh timestamp 2026-09-24T15:15:28.26881-06:00. This changes market-relative outputs; price alone does not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>September 14 company-specific filing/press discovery and market-news checks did not establish a new operating forecast or capital-structure change. Preserve the existing intrinsic assumptions; continue the model's unresolved refresh checklist.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference TSSI share price $8.45 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>Reference TSSI share price refreshed from Modeledge price data on September 10, 2026 to $8.92; market price alone does not change intrinsic assumptions.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>Q2 10-Q/A reports 29.564M diluted weighted-average shares versus 28.094M basic, $67.679M cash, $1.811M utility-letter-of-credit restricted cash and $16.449M debt principal ($16.080M after issuance costs). Replace inferred shares and use principal in net cash while preserving the model's inclusion of restricted cash and exclusion of operating leases. Q2 call reiterates upper-end $20M-$22M FY adjusted EBITDA outlook.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/TSSI/filing/10-QA/0001654954-26-007668</t>
+  </si>
+  <si>
     <t>Modeledge market data showed TSSI at $9.53 and market capitalization of about $267.5 million on 2026-08-14; diluted shares are inferred from market capitalization divided by price and rounded.</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>Q2 2026 results reported revenue of $35.1 million, systems integration revenue of $13.9 million up 46% year-over-year, gross profit of $8.0 million, net income of $1.4 million, adjusted EBITDA of $4.5 million, and year-to-date adjusted EBITDA of $9.8 million.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1320760/000165495426007587/tssi_ex991.htm</t>
   </si>
   <si>
     <t>Management said systems integration represented 39% of Q2 revenue, began deploying about $17 million for next-generation AI data center technology, and maintained 2026 adjusted EBITDA outlook toward the upper end of the $20 million to $22 million range.</t>
   </si>
   <si>
     <t>https://ir.tssiusa.com/tss-reports-second-quarter-2026-financial-results/</t>
   </si>
   <si>
     <t>Q2 2026 balance sheet reported $67.7 million cash and cash equivalents, $1.8 million restricted cash, $4.2 million current long-term debt, and $11.9 million non-current long-term debt, supporting a net-cash estimate of $53.4 million excluding operating leases.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
@@ -537,75 +606,75 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
         <v>21.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>9.53</v>
+        <v>7.11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
-        <v>28.1</v>
+        <v>29.564</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
         <v>15.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
-        <v>53.4</v>
+        <v>53.041</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$5*Model!$B$8)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="str">
         <f>(Model!$B$11+Model!$B$9)</f>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
@@ -683,116 +752,248 @@
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>