--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -14,160 +14,166 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="adjusted_ebitda_2026_m">Model!$B$5</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares_m">Model!$B$7</definedName>
     <definedName name="net_cash_m">Model!$B$9</definedName>
+    <definedName name="fair_value">Model!$B$13</definedName>
+    <definedName name="ev_ebitda_multiple">Model!$B$8</definedName>
+    <definedName name="enterprise_value_m">Model!$B$11</definedName>
     <definedName name="equity_value_m">Model!$B$12</definedName>
     <definedName name="upside">Model!$B$14</definedName>
-    <definedName name="ev_ebitda_multiple">Model!$B$8</definedName>
-[...1 lines deleted...]
-    <definedName name="fair_value">Model!$B$13</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>TSSI Hawk 2026 EV/Adjusted EBITDA Valuation</t>
   </si>
   <si>
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3f0d248bbdd15795b70cf153a8e47c92</t>
+    <t>As of 2026-08-14  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3f0d248bbdd15795b70cf153a8e47c92</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>2026 adjusted EBITDA (M)</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares outstanding (M)</t>
   </si>
   <si>
     <t>EV / adjusted EBITDA multiple</t>
   </si>
   <si>
     <t>Net cash excluding operating leases (M)</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>enterprise_value_m</t>
   </si>
   <si>
     <t>equity_value_m</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside / downside</t>
   </si>
   <si>
+    <t>Implied enterprise value</t>
+  </si>
+  <si>
+    <t>Implied equity value</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>adjusted_ebitda_2026_m = 21.5, diluted_shares_m = 28.1, ev_ebitda_multiple = 16.5, net_cash_m = 50.7</t>
+    <t>adjusted_ebitda_2026_m = 21.5, diluted_shares_m = 28.1, ev_ebitda_multiple = 15.5, net_cash_m = 53.4</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>adjusted_ebitda_2026_m = 19, diluted_shares_m = 28.1, ev_ebitda_multiple = 12, net_cash_m = 42</t>
+    <t>adjusted_ebitda_2026_m = 20, diluted_shares_m = 28.1, ev_ebitda_multiple = 12, net_cash_m = 48</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>adjusted_ebitda_2026_m = 26, diluted_shares_m = 28.1, ev_ebitda_multiple = 19.5, net_cash_m = 55</t>
+    <t>adjusted_ebitda_2026_m = 24, diluted_shares_m = 28.1, ev_ebitda_multiple = 18.5, net_cash_m = 57</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>TSSI last price was $13.42 and market capitalization was about $376.8 million in Modeledge market data on 2026-06-15; shares are inferred from market cap divided by price and rounded.</t>
-[...2 lines deleted...]
-    <t>modeledge://market-data/TSSI/2026-06-15</t>
+    <t>Modeledge market data showed TSSI at $9.53 and market capitalization of about $267.5 million on 2026-08-14; diluted shares are inferred from market capitalization divided by price and rounded.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Q1 2026 release reported $55.3 million revenue, $5.3 million adjusted EBITDA, $66.0 million cash, $1.8 million restricted cash, and $17.0 million debt excluding operating leases. Management maintained 2026 adjusted EBITDA guidance of $20 million to $22 million and expected performance toward the high end.</t>
-[...8 lines deleted...]
-    <t>https://storage.googleapis.com/d8a084c25db2/0001320760/0001654954-26-002115/tssi_ex991.htm</t>
+    <t>Q2 2026 results reported revenue of $35.1 million, systems integration revenue of $13.9 million up 46% year-over-year, gross profit of $8.0 million, net income of $1.4 million, adjusted EBITDA of $4.5 million, and year-to-date adjusted EBITDA of $9.8 million.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1320760/000165495426007587/tssi_ex991.htm</t>
+  </si>
+  <si>
+    <t>Management said systems integration represented 39% of Q2 revenue, began deploying about $17 million for next-generation AI data center technology, and maintained 2026 adjusted EBITDA outlook toward the upper end of the $20 million to $22 million range.</t>
+  </si>
+  <si>
+    <t>https://ir.tssiusa.com/tss-reports-second-quarter-2026-financial-results/</t>
+  </si>
+  <si>
+    <t>Q2 2026 balance sheet reported $67.7 million cash and cash equivalents, $1.8 million restricted cash, $4.2 million current long-term debt, and $11.9 million non-current long-term debt, supporting a net-cash estimate of $53.4 million excluding operating leases.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -531,75 +537,75 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
         <v>21.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>13.42</v>
+        <v>9.53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
         <v>28.1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
-        <v>16.5</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
-        <v>50.7</v>
+        <v>53.4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$5*Model!$B$8)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="str">
         <f>(Model!$B$11+Model!$B$9)</f>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
@@ -616,150 +622,177 @@
       <c r="B14" t="str">
         <f>((Model!$B$13/Model!$B$6)-1)</f>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="6" t="str">
         <f>Model!$B$13</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9" t="str">
         <f>Model!$B$14</f>
       </c>
     </row>
+    <row r="18">
+      <c r="A18" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="5" t="str">
+        <f>Model!$B$11</f>
+      </c>
+    </row>
     <row r="19">
-      <c r="A19" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="4" t="s">
+      <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B19" s="5" t="str">
+        <f>Model!$B$12</f>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="s">
         <v>18</v>
-      </c>
-[...6 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B23" t="s">
         <v>22</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="B4" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="C5" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>