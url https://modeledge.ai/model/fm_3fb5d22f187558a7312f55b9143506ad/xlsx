--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -10,87 +10,87 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="fcf_usd_m">Model!$B$22:$K$22</definedName>
     <definedName name="current_price">Model!$B$8</definedName>
-    <definedName name="q2_2026_free_cash_flow_usd_m">Model!$B$17</definedName>
+    <definedName name="diluted_shares_m">Model!$B$10</definedName>
+    <definedName name="discount_rate">Model!$B$11</definedName>
+    <definedName name="revenue_usd_m">Model!$B$13:$K$13</definedName>
+    <definedName name="terminal_growth">Model!$B$14</definedName>
     <definedName name="q2_2026_revenue_usd_m">Model!$B$18</definedName>
-    <definedName name="q3_2026_revenue_guide_mid_usd_m">Model!$B$20</definedName>
-    <definedName name="pv_fcf_usd_m">Model!$B$23</definedName>
+    <definedName name="terminal_value_usd_m">Model!$B$24</definedName>
+    <definedName name="enterprise_value_usd_m">Model!$B$26</definedName>
+    <definedName name="debt_usd_m">Model!$B$9</definedName>
+    <definedName name="q3_2026_adjusted_ebitda_guide_mid_usd_m">Model!$B$19</definedName>
     <definedName name="terminal_value_pv_usd_m">Model!$B$25</definedName>
     <definedName name="implied_2026_fcf_multiple">Model!$B$28</definedName>
+    <definedName name="upside">Model!$B$30</definedName>
+    <definedName name="q3_2026_revenue_guide_mid_usd_m">Model!$B$20</definedName>
+    <definedName name="fcf_margin">Model!$B$12:$K$12</definedName>
+    <definedName name="q2_2026_adjusted_ebitda_usd_m">Model!$B$16</definedName>
+    <definedName name="pv_fcf_usd_m">Model!$B$23</definedName>
     <definedName name="cash_usd_m">Model!$B$7</definedName>
+    <definedName name="q2_2026_free_cash_flow_usd_m">Model!$B$17</definedName>
+    <definedName name="fcf_usd_m">Model!$B$22:$K$22</definedName>
+    <definedName name="equity_value_usd_m">Model!$B$27</definedName>
     <definedName name="fair_value">Model!$B$29</definedName>
-    <definedName name="upside">Model!$B$30</definedName>
-[...10 lines deleted...]
-    <definedName name="terminal_value_usd_m">Model!$B$24</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>AppLovin continuing-operations DCF valuation</t>
   </si>
   <si>
     <t>Ten-year DCF updated for Q2 2026. Revenue and EBITDA remained strong and Q3 guidance implies an 83% adjusted EBITDA margin, while Q2 free cash flow was held down by tax and interest timing. The base keeps the prior long-term revenue fade while normalizing FCF conversion and refreshing cash, debt, shares, and price.</t>
   </si>
   <si>
-    <t>As of 2026-08-09  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3fb5d22f187558a7312f55b9143506ad</t>
+    <t>As of 2026-10-05  ·  Currency: USD  ·  https://modeledge.ai/model/fm_3fb5d22f187558a7312f55b9143506ad</t>
   </si>
   <si>
     <t>2026E</t>
   </si>
   <si>
     <t>2027E</t>
   </si>
   <si>
     <t>2028E</t>
   </si>
   <si>
     <t>2029E</t>
   </si>
   <si>
     <t>2030E</t>
   </si>
   <si>
     <t>2031E</t>
   </si>
   <si>
     <t>2032E</t>
   </si>
   <si>
     <t>2033E</t>
   </si>
@@ -212,50 +212,80 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>discount_rate = 0.11, fcf_margin = [0.54, 0.54, 0.53, 0.52, 0.515, 0.51, 0.5, 0.5, 0.5, 0.5], revenue_usd_m = [7800, 9600, 11200, 12600, 13700, 14600, 15300, 15900, 16400, 16900], terminal_growth = 0.025</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>discount_rate = 0.0925, fcf_margin = [0.62, 0.615, 0.61, 0.605, 0.6, 0.595, 0.59, 0.585, 0.585, 0.585], revenue_usd_m = [8200, 11000, 14400, 18000, 21600, 24800, 27500, 29800, 31600, 32900], terminal_growth = 0.035</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 5 Model Edge reference APP price $281.97, refreshed 2026-10-05T15:03:36.312646-06:00. Price-only inputs refresh market-relative outputs; BRUN also refreshes its established peer-relative multiple.</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>October 5: reference price rose 5.13% to $281.97. New coverage discusses the already-reported Unity litigation development and analyst commentary; no new quantified AppLovin guide was verified. Preserve the existing ten-year DCF, revenue/FCF paths, 10% base discount rate, 3.25% terminal growth, $3.515B debt and 335M diluted shares. Do not extrapolate working-capital/tax-driven quarterly FCF or capitalize a court headline without business effects.</t>
+  </si>
+  <si>
+    <t>https://www.benzinga.com/trading-ideas/movers/26/10/62174087/unity-stock-climbs-whats-going-on</t>
+  </si>
+  <si>
+    <t>Additional source for the October 5 review; see dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://investors.applovin.com/</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference APP quote $268.22, refreshed 2026-10-02T17:10:06.894816-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>October 2 reference shares fell 4.65% to $268.22. Dow Jones reports the San Francisco court denied AppLovin's temporary restraining-order request against Unity on October 1. This is a credible contemporaneous competitive/legal development; underlying claims remain unresolved. Primary docket/order was not retrieved, and allegations of data misuse are not adjudicated facts. No quantified customer loss, AXON impairment, revenue/margin guidance change or litigation charge is established. Retain the existing DCF revenue/FCF paths, 10% discount rate and 3.25% terminal growth; record the competitive risk without an arbitrary price-driven haircut.</t>
+  </si>
+  <si>
+    <t>https://www.marketscreener.com/news/judge-denies-applovin-s-request-for-temporary-restraining-order-against-unity-in-ad-data-case-ce785ddbd98bf726</t>
   </si>
   <si>
     <t>Q2 revenue was $1.924B, free cash flow was $863.3M, ending shares were 335M, and Q3 guidance was $2.055B-$2.085B of revenue with about an 83% adjusted EBITDA margin.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1751008/000175100826000057/exhibit991-2q26earningspre.htm</t>
   </si>
   <si>
     <t>2026-08-09</t>
   </si>
   <si>
     <t>The Q2 2026 Form 10-Q filed August 5, 2026 covers the quarter ended June 30, 2026 and supports the reported revenue, balance-sheet, net income, and EPS anchors.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1751008/000175100826000059/app-20260630.htm</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
@@ -685,51 +715,51 @@
       <c r="J5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B7">
         <v>3053.306</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B8">
-        <v>346.8</v>
+        <v>281.97</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B9">
         <v>3515.072</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B10">
         <v>335</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B11">
         <v>0.1</v>
       </c>
@@ -1179,94 +1209,149 @@
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B48" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>58</v>
       </c>
       <c r="B2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" t="s">
         <v>61</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>62</v>
       </c>
-      <c r="C3" t="s">
-        <v>60</v>
+      <c r="B4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>