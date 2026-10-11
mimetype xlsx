--- v0 (2026-08-11)
+++ v1 (2026-10-11)
@@ -10,88 +10,88 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="fy2025_revenue">Model!$B$14</definedName>
+    <definedName name="fy2026_growth">Model!$B$19</definedName>
+    <definedName name="fy2027_revenue">Model!$B$20</definedName>
+    <definedName name="enterprise_value">Model!$B$24</definedName>
+    <definedName name="cash_and_investments">Model!$B$6</definedName>
+    <definedName name="ev_revenue_multiple">Model!$B$11</definedName>
+    <definedName name="finance_lease_debt">Model!$B$12</definedName>
+    <definedName name="fy2025_operating_cash_flow">Model!$B$13</definedName>
+    <definedName name="fy2026_revenue">Model!$B$15</definedName>
+    <definedName name="rule_of_40_proxy">Model!$B$23</definedName>
+    <definedName name="equity_value">Model!$B$26</definedName>
+    <definedName name="convertible_debt">Model!$B$7</definedName>
     <definedName name="current_market_cap">Model!$B$8</definedName>
     <definedName name="current_price">Model!$B$9</definedName>
-    <definedName name="ev_revenue_multiple">Model!$B$11</definedName>
     <definedName name="net_debt">Model!$B$21</definedName>
-    <definedName name="equity_value">Model!$B$26</definedName>
-[...12 lines deleted...]
-    <definedName name="enterprise_value">Model!$B$24</definedName>
     <definedName name="current_enterprise_value">Model!$B$25</definedName>
     <definedName name="current_ev_to_fy2026_revenue">Model!$B$27</definedName>
+    <definedName name="diluted_shares">Model!$B$10</definedName>
+    <definedName name="growth_2027">Model!$B$16</definedName>
     <definedName name="q1_2026_adjusted_ebitda_margin">Model!$B$17</definedName>
-    <definedName name="rule_of_40_proxy">Model!$B$23</definedName>
+    <definedName name="ocf_yield">Model!$B$22</definedName>
     <definedName name="fair_value_calc">Model!$B$28</definedName>
+    <definedName name="upside_calc">Model!$B$29</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Five9 forward revenue valuation</t>
   </si>
   <si>
-    <t>Forward EV/revenue valuation reviewed after Five9's Q2 2026 earnings release, 10-Q, supplemental metrics, and earnings-call materials. The model keeps the $1.266B FY2026 revenue-guide midpoint, 9% FY2027 growth, and 1.8x FY2027E EV/revenue multiple because the new transcript evidence points to healthy AI and subscription momentum but also indicates part of the Q2 AI strength was pulled forward from backlog timing. Balance-sheet anchors remain tied to June 30, 2026 and market inputs are refreshed to August 11, 2026.</t>
-[...2 lines deleted...]
-    <t>As of 2026-08-11  ·  Currency: USD  ·  https://modeledge.ai/model/fm_4af54e0139de6ac7e5e9dd773a5ce4a9</t>
+    <t>Forward EV/revenue valuation reviewed after Five9's Q2 2026 earnings release, 10-Q, supplemental metrics, and earnings-call materials. The model keeps the $1.266B FY2026 revenue-guide midpoint, 9% FY2027 growth, and 1.8x FY2027E EV/revenue multiple because the new transcript evidence points to healthy AI and subscription momentum but also indicates part of the Q2 AI strength was pulled forward from backlog timing. Balance-sheet anchors remain tied to June 30, 2026 and market inputs are refreshed to September 11, 2026.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-11  ·  Currency: USD  ·  https://modeledge.ai/model/fm_4af54e0139de6ac7e5e9dd773a5ce4a9</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Cash and marketable investments ($M)</t>
   </si>
   <si>
     <t>Convertible senior notes ($M)</t>
   </si>
   <si>
     <t>Current market cap ($M)</t>
   </si>
   <si>
     <t>Current FIVN price</t>
   </si>
   <si>
     <t>Diluted shares ($M)</t>
   </si>
   <si>
     <t>FY2027E EV/revenue multiple</t>
   </si>
   <si>
     <t>Finance lease liabilities ($M)</t>
   </si>
@@ -177,50 +177,62 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>diluted_shares = 78, ev_revenue_multiple = 1.1, growth_2027 = 0.03</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>diluted_shares = 74.5, ev_revenue_multiple = 2.5, growth_2027 = 0.14</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $30.66. The share quote changes market-relative outputs, not operating forecasts or intrinsic fair value.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>September 11 conference describes AI annualized revenue above $150M, growth 78%, and continued subscription/seat demand. The five-year $100M-TCV contract was already reported in Q2; it is not $100M incremental ARR. No new quantitative guidance warrants changing $1.266B FY2026 revenue, 9% FY2027 growth or 1.8x EV/revenue. Provider market cap is $2,347.451872M with September 11 00:00Z timestamp; preserve its explicit provider basis rather than replacing it with modeled shares times price.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/FIVN/Transcript/ac22472a774e6db3595479af90e765cc</t>
   </si>
   <si>
     <t>Five9 reported Q2 2026 revenue of $312.4M, adjusted EBITDA of $70.1M, Q2 subscription revenue growth of 14%, Q2 operating cash flow of $42.1M, and raised FY2026 revenue guidance to $1.260B-$1.272B.</t>
   </si>
   <si>
     <t>https://investors.five9.com/news-releases/news-release-details/five9-announces-second-quarter-2026-financial-results</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>Five9's Q2 2026 10-Q, filed August 6, 2026, confirms $617.8M six-month revenue, $105.998M six-month operating cash flow, $654.1M cash plus marketable securities, and $737.3M long-term convertible notes at June 30, 2026.</t>
   </si>
   <si>
     <t>https://investors.five9.com/sec-filings/sec-filing/10-q/0001288847-26-000123</t>
   </si>
   <si>
     <t>Supplemental metrics show Q2 2026 revenue mix of 83% subscription, 11% telecom, and 6% professional services, with LTM subscription DBRR of 107% and subscription-plus-telecom DBRR of 106%.</t>
   </si>
   <si>
     <t>https://storage.googleapis.com/d8a084c25db2/0001288847/0001288847-26-000121/fivn-supplementalmetricd.htm</t>
   </si>
   <si>
     <t>Five9's investor events page lists the Q2 2026 investor presentation, supplemental metrics, and earnings webcast replay made available for the August 6, 2026 results event.</t>
   </si>
@@ -631,59 +643,59 @@
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>654.062</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>737.283</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
-        <v>2527.484</v>
+        <v>2347.451872</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
-        <v>33.0114</v>
+        <v>30.66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
         <v>76.3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>1.8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
         <v>11.584</v>
       </c>
@@ -905,116 +917,138 @@
     </row>
     <row r="42">
       <c r="A42" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" t="s">
         <v>49</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" t="s">
         <v>51</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>53</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>