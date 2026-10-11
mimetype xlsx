--- v0 (2026-08-11)
+++ v1 (2026-10-11)
@@ -10,82 +10,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="tax_rate">Model!$B$11</definedName>
+    <definedName name="net_income_m">Model!$B$18</definedName>
+    <definedName name="upside">Model!$B$23</definedName>
     <definedName name="operating_margin">Model!$B$8</definedName>
-    <definedName name="tax_rate">Model!$B$11</definedName>
-[...1 lines deleted...]
-    <definedName name="fair_value">Model!$B$21</definedName>
+    <definedName name="sales_growth">Model!$B$9</definedName>
     <definedName name="target_pe">Model!$B$10</definedName>
     <definedName name="fy2025_revenue_m">Model!$B$13</definedName>
+    <definedName name="current_equity_value_m">Model!$B$15</definedName>
+    <definedName name="eps">Model!$B$19</definedName>
+    <definedName name="current_pe">Model!$B$20</definedName>
+    <definedName name="implied_equity_value_m">Model!$B$22</definedName>
+    <definedName name="diluted_shares_m">Model!$B$7</definedName>
+    <definedName name="revenue_m">Model!$B$16</definedName>
     <definedName name="operating_income_m">Model!$B$17</definedName>
-    <definedName name="current_pe">Model!$B$20</definedName>
-[...3 lines deleted...]
-    <definedName name="net_income_m">Model!$B$18</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
-    <definedName name="diluted_shares_m">Model!$B$7</definedName>
-[...1 lines deleted...]
-    <definedName name="implied_equity_value_m">Model!$B$22</definedName>
+    <definedName name="fair_value">Model!$B$21</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>Abercrombie &amp; Fitch FY2026 forward P/E valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Forward P/E valuation for Abercrombie &amp; Fitch using management's fiscal 2026 sales, operating-margin, tax-rate, and diluted-share outlook. The base case uses the midpoint of management's sales-growth and operating-margin ranges and an 11.5x target P/E within the 10x-12x peer range specified in the valuation's monitoring instructions. Bear and bull cases vary both operating execution and the multiple to reflect brand momentum, EMEA demand, tariffs, inventory discipline, and capital-return outcomes.
+    <t xml:space="preserve">Forward P/E valuation for Abercrombie &amp; Fitch using management's updated fiscal 2026 sales, operating-margin, tax-rate, diluted-share, and EPS outlook after second-quarter results. The base case uses management's approximately 5% sales growth outlook, the midpoint of the 14.5%-15.0% operating-margin range, and an 11.0x target P/E within the monitored 10x-12x peer range. The multiple is held below the prior 11.5x because the outlook now includes a material IEEPA tariff refund benefit and Hollister comparable sales were still negative, even though overall guidance moved meaningfully higher.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-05  ·  Currency: USD  ·  https://modeledge.ai/model/fm_5334483b21e24317c163976f56144e61</t>
+    <t>As of 2026-08-26  ·  Currency: USD  ·  https://modeledge.ai/model/fm_5334483b21e24317c163976f56144e61</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>Diluted weighted-average shares</t>
   </si>
   <si>
     <t>FY2026 operating margin</t>
   </si>
   <si>
     <t>FY2026 sales growth</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Effective tax rate</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
@@ -140,90 +140,105 @@
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Current P/E on modeled EPS</t>
   </si>
   <si>
     <t>Modeled FY2026 revenue</t>
   </si>
   <si>
     <t>Modeled FY2026 operating income</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>diluted_shares_m = 44.5, operating_margin = 0.12, sales_growth = 0.03, target_pe = 8.5, tax_rate = 0.3</t>
+    <t>diluted_shares_m = 44.3, operating_margin = 0.145, sales_growth = 0.045, target_pe = 9, tax_rate = 0.29</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>diluted_shares_m = 43.5, operating_margin = 0.125, sales_growth = 0.05, target_pe = 13, tax_rate = 0.29</t>
+    <t>diluted_shares_m = 43, operating_margin = 0.15, sales_growth = 0.055, target_pe = 12.5, tax_rate = 0.28</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Fiscal 2026 guidance calls for 3%-5% net sales growth, a 12.0%-12.5% operating margin, an effective tax rate around 30%, about 44 million diluted weighted-average shares, and diluted EPS of $10.20-$11.00.</t>
-[...14 lines deleted...]
-    <t>https://www.sec.gov/Archives/edgar/data/1018840/000101884026000036/anf-20260502.htm</t>
+    <t>September 10 Modeledge reference share price $142.93; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 sector/news search did not establish a company-specific cause for the 6.02% decline. AEO's results are sector context, not a confirmed causal attribution. No price-based change to the existing ANF earnings/multiple assumptions.</t>
+  </si>
+  <si>
+    <t>Second-quarter fiscal 2026 net sales were $1.267 billion, up 5%, comparable sales were flat, operating margin was 19.9%, diluted EPS was $4.17, and operating income included about $100 million of IEEPA tariff refunds.</t>
+  </si>
+  <si>
+    <t>https://abercrombieandfitchcompany.gcs-web.com/news-releases/news-release-details/abercrombie-fitch-co-reports-second-quarter-fiscal-2026-results</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>Second-quarter sales grew 5% in Americas, 2% in EMEA, and 19% in APAC; Abercrombie brand sales grew 8% with 4% comparable sales, while Hollister sales grew 2% with comparable sales down 3%.</t>
+  </si>
+  <si>
+    <t>Management updated fiscal 2026 guidance to about 5% net sales growth, 14.5%-15.0% operating margin, about 29% effective tax rate, $13.10-$13.60 diluted EPS, at least $500 million of repurchases, and about 44 million diluted weighted-average shares.</t>
+  </si>
+  <si>
+    <t>At August 1, 2026, cash and equivalents were $628 million, marketable securities were $10 million, inventories were $592 million, and year-to-date share repurchases were $282 million with $568 million remaining on the authorization.</t>
   </si>
   <si>
     <t>Fiscal 2025 net sales were $5.266 billion.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1018840/000101884026000012/anf-20260131.htm</t>
+  </si>
+  <si>
+    <t>ANF traded near $143.59 per share during the August 26, 2026 post-earnings session.</t>
+  </si>
+  <si>
+    <t>https://www.nyse.com/quote/XNYS:ANF</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -583,91 +598,91 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>108.975</v>
+        <v>142.93</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
-        <v>0.1225</v>
+        <v>0.1475</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
-        <v>11.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="7">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
         <v>5266.292</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="str">
@@ -830,116 +845,160 @@
     </row>
     <row r="37">
       <c r="A37" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="s">
         <v>45</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
         <v>48</v>
       </c>
-      <c r="C5" t="s">
-        <v>43</v>
+      <c r="B6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>