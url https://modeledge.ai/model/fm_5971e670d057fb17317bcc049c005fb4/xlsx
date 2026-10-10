--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -10,116 +10,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="term_mult">Model!$B$26</definedName>
-    <definedName name="equity_value">Model!$B$41</definedName>
+    <definedName name="shares">Model!$B$13</definedName>
+    <definedName name="term_mult_raw">Model!$B$22</definedName>
+    <definedName name="cagr_7yr">Model!$B$37</definedName>
     <definedName name="value_per_share">Model!$B$43</definedName>
+    <definedName name="decay">Model!$B$6</definedName>
+    <definedName name="terminal_mult_cap">Model!$B$15</definedName>
+    <definedName name="just_mult_raw">Model!$B$38</definedName>
+    <definedName name="just_mult">Model!$B$39</definedName>
+    <definedName name="implied_rev_mult">Model!$B$42</definedName>
+    <definedName name="revenue">Model!$B$12</definedName>
     <definedName name="entry_growth">Model!$B$8</definedName>
+    <definedName name="mature_fcf_margin">Model!$B$9</definedName>
     <definedName name="net_cash">Model!$B$10</definedName>
     <definedName name="total_mult_cap">Model!$B$16</definedName>
-    <definedName name="norm_fcf">Model!$B$21</definedName>
-[...10 lines deleted...]
-    <definedName name="just_mult">Model!$B$39</definedName>
+    <definedName name="term_mult">Model!$B$26</definedName>
     <definedName name="ev">Model!$B$40</definedName>
     <definedName name="upside_calc">Model!$B$44</definedName>
-    <definedName name="decay">Model!$B$6</definedName>
-[...1 lines deleted...]
-    <definedName name="revenue">Model!$B$12</definedName>
+    <definedName name="disc">Model!$B$19</definedName>
+    <definedName name="norm_fcf">Model!$B$21</definedName>
+    <definedName name="discount_rate">Model!$B$7</definedName>
+    <definedName name="price">Model!$B$11</definedName>
     <definedName name="disc7">Model!$B$25</definedName>
+    <definedName name="rev_mult">Model!$B$36</definedName>
+    <definedName name="equity_value">Model!$B$41</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>Samsara (IOT) - Graham-Dodd SaaS growth-multiplier valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_5971e670d057fb17317bcc049c005fb4</t>
+    <t>As of 2026-09-03  ·  Currency: USD  ·  https://modeledge.ai/model/fm_5971e670d057fb17317bcc049c005fb4</t>
   </si>
   <si>
     <t>FY2026A</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Relative growth decay per year</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
-    <t>Entry revenue growth (FY2026 YoY)</t>
+    <t>Entry revenue growth (FY2027 guided 26%)</t>
   </si>
   <si>
     <t>Mature FCF margin (AFTER charging SBC in full)</t>
   </si>
   <si>
-    <t>Net cash incl. marketable securities ($M)</t>
+    <t>Net cash incl. ST and LT investments ($M, 2026-08-01)</t>
   </si>
   <si>
     <t>Market price ($)</t>
   </si>
   <si>
     <t>FY2026 revenue ($M)</t>
   </si>
   <si>
-    <t>Diluted shares (M)</t>
+    <t>Diluted weighted shares (M, Q2 FY27)</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>terminal_mult_cap</t>
   </si>
   <si>
     <t>total_mult_cap</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>d1</t>
   </si>
   <si>
     <t>disc</t>
   </si>
   <si>
     <t>g0</t>
   </si>
   <si>
     <t>norm_fcf</t>
   </si>
@@ -234,66 +234,66 @@
   <si>
     <t>= Equity value</t>
   </si>
   <si>
     <t>Implied EV/revenue</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>entry_growth = 0.2, mature_fcf_margin = 0.08</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>entry_growth = 0.34, mature_fcf_margin = 0.2</t>
+    <t>entry_growth = 0.3, mature_fcf_margin = 0.2</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1642896/000162828026060438/samsaraepr-q22027.htm</t>
+  </si>
+  <si>
     <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001642896&amp;type=10-K&amp;dateb=&amp;owner=include&amp;count=40</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001642896&amp;type=10-Q&amp;dateb=&amp;owner=include&amp;count=40</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.00"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -685,91 +685,91 @@
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>0.15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
-        <v>0.2957</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>0.14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="7">
-        <v>804.3</v>
+        <v>1325.7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="8">
-        <v>39</v>
+        <v>38.75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7">
         <v>1618.635</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="9">
-        <v>577.1</v>
+        <v>590.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>18</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16">
         <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">