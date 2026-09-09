--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,218 +10,280 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="fair_value_per_share">Model!$B$20</definedName>
-[...3 lines deleted...]
-    <definedName name="net_debt">Model!$B$16</definedName>
     <definedName name="cash">Model!$B$6</definedName>
+    <definedName name="cinema_property_mortgage">Model!$B$8</definedName>
+    <definedName name="cinema_property_sale_price">Model!$B$9</definedName>
+    <definedName name="current_price">Model!$B$10</definedName>
+    <definedName name="gross_cash_after_sale">Model!$B$20</definedName>
+    <definedName name="net_debt">Model!$B$21</definedName>
+    <definedName name="gross_sotp_value">Model!$B$23</definedName>
+    <definedName name="pre_discount_equity_value">Model!$B$25</definedName>
+    <definedName name="diluted_shares">Model!$B$11</definedName>
+    <definedName name="normalized_cinema_ebitda">Model!$B$14</definedName>
+    <definedName name="property_value_allocated">Model!$B$15</definedName>
+    <definedName name="debt_after_sale">Model!$B$19</definedName>
+    <definedName name="fair_value_per_share">Model!$B$28</definedName>
+    <definedName name="upside_fraction">Model!$B$29</definedName>
+    <definedName name="gross_real_estate_fmv">Model!$B$13</definedName>
+    <definedName name="cinema_enterprise_value">Model!$B$18</definedName>
+    <definedName name="remaining_real_estate_after_sale">Model!$B$22</definedName>
+    <definedName name="net_debt_after_sale">Model!$B$24</definedName>
     <definedName name="cinema_ev_ebitda_multiple">Model!$B$7</definedName>
-    <definedName name="current_price">Model!$B$8</definedName>
-[...6 lines deleted...]
-    <definedName name="upside_fraction">Model!$B$21</definedName>
+    <definedName name="gross_debt">Model!$B$12</definedName>
+    <definedName name="sotp_discount">Model!$B$16</definedName>
+    <definedName name="pre_discount_equity_after_sale">Model!$B$26</definedName>
+    <definedName name="implied_equity_value">Model!$B$27</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>Reading International 2026 sum-of-the-parts valuation</t>
   </si>
   <si>
-    <t>A real-estate-plus-cinema SOTP based on Dylan Marrello's January 2025 RDI thesis, updated for the completed Wellington and Cannon Park sales, current debt and cash, the 2025 operating recovery, and the 2026 film slate. Real estate is valued gross, the cinema operating business is capitalized on normalized EBITDA after corporate overhead, net debt is subtracted once, and a control/liquidity discount is applied to equity value.</t>
-[...2 lines deleted...]
-    <t>As of 2026-07-21  ·  Currency: USD  ·  https://modeledge.ai/model/fm_5974d441727faff7a8ec29acd8b7e345</t>
+    <t>A real-estate-plus-cinema SOTP based on Dylan Marrello's January 2025 RDI thesis, updated for the completed Wellington and Cannon Park sales, current debt and cash, the 2025 operating recovery, and the 2026 film slate. Real estate is valued gross, the cinema operating business is capitalized on normalized EBITDA after corporate overhead, net debt is subtracted once, and a control/liquidity discount is applied to equity value. September review records the signed $41M Cinemas 1,2,3 contract and $19M mortgage payoff as an illustrative closing bridge. The sale is not closed; reported balance-sheet inputs and fair value are unchanged. Gross proceeds are not added to value while retaining the property. The existing 20% discount still covers tax, transaction and execution leakage.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_5974d441727faff7a8ec29acd8b7e345</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Cash and cash equivalents</t>
   </si>
   <si>
     <t>Cinema EV/EBITDA multiple</t>
   </si>
   <si>
+    <t>Mortgage repaid at closing</t>
+  </si>
+  <si>
+    <t>Cinemas 1 2 3 contract price</t>
+  </si>
+  <si>
     <t>Current Class A share price</t>
   </si>
   <si>
     <t>Diluted shares outstanding</t>
   </si>
   <si>
     <t>Gross debt</t>
   </si>
   <si>
     <t>Gross real estate fair market value</t>
   </si>
   <si>
     <t>Normalized cinema EBITDA after corporate overhead</t>
   </si>
   <si>
+    <t>Property value within aggregate real estate estimate</t>
+  </si>
+  <si>
     <t>Control, liquidity and execution discount</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>cinema_enterprise_value</t>
   </si>
   <si>
+    <t>debt_after_sale</t>
+  </si>
+  <si>
+    <t>gross_cash_after_sale</t>
+  </si>
+  <si>
     <t>net_debt</t>
   </si>
   <si>
+    <t>remaining_real_estate_after_sale</t>
+  </si>
+  <si>
     <t>gross_sotp_value</t>
   </si>
   <si>
+    <t>net_debt_after_sale</t>
+  </si>
+  <si>
     <t>pre_discount_equity_value</t>
   </si>
   <si>
+    <t>pre_discount_equity_after_sale</t>
+  </si>
+  <si>
     <t>implied_equity_value</t>
   </si>
   <si>
     <t>fair_value_per_share</t>
   </si>
   <si>
     <t>upside_fraction</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside to current Class A price</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Gross real estate value</t>
   </si>
   <si>
     <t>Cinema enterprise value</t>
   </si>
   <si>
     <t>Net debt</t>
   </si>
   <si>
     <t>Equity value before SOTP discount</t>
   </si>
   <si>
+    <t>Real estate remaining after closing</t>
+  </si>
+  <si>
+    <t>Net debt after closing before leakage</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>cinema_ev_ebitda_multiple = 4, gross_real_estate_fmv = 200, normalized_cinema_ebitda = 8, sotp_discount = 0.35</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>cinema_ev_ebitda_multiple = 6, gross_real_estate_fmv = 285, normalized_cinema_ebitda = 40, sotp_discount = 0.1</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>Q2 2026 revenue was $66.9M and adjusted EBITDA was $11.3M without asset-sale gains; gross borrowings were about $183.1M, cash was $5.68M, and diluted weighted-average shares were 23.843M.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/716634/000071663426000030/rdi-20260814xex99_1.htm</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
     <t>Original January 2025 RDI thesis estimated roughly $200M of real estate value net of property debt and more than $40M of pre-COVID cinema EBITDA.</t>
   </si>
   <si>
     <t>https://x.com/search?q=from%3Aragingbullcap%20%24RDI&amp;src=typed_query&amp;f=live</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>At March 31, 2026 RDI reported $184.6M of gross debt, $5.524M of cash, 22.717M weighted-average diluted shares, $24.451M of assets held for sale, and Q1 adjusted EBITDA of negative $0.832M.</t>
   </si>
   <si>
     <t>https://investor.readingrdi.com/news-releases/news-release-details/reading-international-reports-first-quarter-2026-results</t>
   </si>
   <si>
     <t>During 2025 RDI sold Wellington for $21.5M and Cannon Park for $20.7M, repaid about $32.1M of bank debt, generated $17.8M of adjusted EBITDA including $8.4M of asset-sale gains, and began marketing Cinemas 1,2,3.</t>
   </si>
   <si>
     <t>https://investor.readingrdi.com/news-releases/news-release-details/reading-international-reports-fourth-quarter-and-full-year-2025</t>
   </si>
   <si>
     <t>The 2025 Form 10-K describes the remaining owned real estate portfolio, including 44 Union Square and Newmarket Village, and the selective monetization strategy.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/716634/000071663426000005/rdi-20251231x10k.htm</t>
   </si>
   <si>
     <t>RDI Class A stock price was $1.445 at 2026-07-21T18:44:51Z.</t>
   </si>
   <si>
     <t>https://www.nasdaq.com/market-activity/stocks/rdi</t>
+  </si>
+  <si>
+    <t>August 31 contract sells Cinemas 1,2,3 for $41M; $4.1M escrow deposit; approximately $19M mortgage paid at closing expected around October 30. No further due-diligence or financing contingency. Not yet closed.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RDI/filing/8-K/0000716634-26-000032</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>Reading acquired the remaining 25% Sutton Hill interest in December 2025; the asset is wholly owned through subsidiaries.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RDI/Transcript/b7703de42ac25fe74cb984493c3b75ac</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -581,353 +643,466 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>5.524</v>
+        <v>5.68</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="6">
-        <v>1.445</v>
+      <c r="B8">
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="5">
-        <v>22.71726</v>
+      <c r="B9">
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="5">
-        <v>184.6</v>
+      <c r="B10" s="6">
+        <v>2.34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
-        <v>245</v>
+        <v>23.842505</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
-        <v>24</v>
+        <v>183.1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="7">
-        <v>0.2</v>
+      <c r="B13" s="5">
+        <v>245</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="4" t="s">
         <v>12</v>
+      </c>
+      <c r="B14" s="5">
+        <v>28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B15" t="str">
-        <f>(Model!$B$12*Model!$B$7)</f>
+      <c r="B15">
+        <v>41</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B16" t="str">
-        <f>(Model!$B$10-Model!$B$6)</f>
+      <c r="B16" s="7">
+        <v>0.2</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="s">
+      <c r="A17" s="3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <f>(Model!$B$11+Model!$B$15)</f>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18" t="str">
-        <f>MAX((Model!$B$17-Model!$B$16),0)</f>
+        <f>(Model!$B$14*Model!$B$7)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19" t="str">
-        <f>(Model!$B$18*(1-Model!$B$13))</f>
+        <f>(Model!$B$12-Model!$B$8)</f>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="str">
-        <f>(Model!$B$19/Model!$B$9)</f>
+        <f>((Model!$B$6+Model!$B$9)-Model!$B$8)</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B21" t="str">
-        <f>((Model!$B$20/Model!$B$8)-1)</f>
+        <f>(Model!$B$12-Model!$B$6)</f>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="3" t="s">
+      <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
+      <c r="B22" t="str">
+        <f>(Model!$B$13-Model!$B$15)</f>
+      </c>
     </row>
     <row r="23">
-      <c r="A23" s="8" t="s">
+      <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="6" t="str">
-        <f>Model!$B$20</f>
+      <c r="B23" t="str">
+        <f>(Model!$B$13+Model!$B$18)</f>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="7" t="str">
-        <f>Model!$B$21</f>
+      <c r="B24" t="str">
+        <f>(Model!$B$19-Model!$B$20)</f>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9" t="str">
-        <f>Model!$B$19</f>
+      <c r="B25" t="str">
+        <f>MAX((Model!$B$23-Model!$B$21),0)</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="9" t="str">
-        <f>Model!$B$11</f>
+      <c r="B26" t="str">
+        <f>((Model!$B$22+Model!$B$18)-Model!$B$24)</f>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="9" t="str">
-        <f>Model!$B$15</f>
+      <c r="B27" t="str">
+        <f>(Model!$B$25*(1-Model!$B$16))</f>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="9" t="str">
-        <f>Model!$B$16</f>
+      <c r="B28" t="str">
+        <f>(Model!$B$27/Model!$B$11)</f>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="9" t="str">
-        <f>Model!$B$18</f>
+      <c r="B29" t="str">
+        <f>((Model!$B$28/Model!$B$10)-1)</f>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="3" t="s">
-        <v>28</v>
+      <c r="A31" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="6" t="str">
+        <f>Model!$B$28</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B32" t="s">
         <v>30</v>
+      </c>
+      <c r="B32" s="7" t="str">
+        <f>Model!$B$29</f>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B33" t="s">
-        <v>32</v>
+      <c r="B33" s="9" t="str">
+        <f>Model!$B$27</f>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="9" t="str">
+        <f>Model!$B$13</f>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B35" s="9" t="str">
+        <f>Model!$B$18</f>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="4" t="s">
         <v>34</v>
+      </c>
+      <c r="B36" s="9" t="str">
+        <f>Model!$B$21</f>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="9" t="str">
+        <f>Model!$B$25</f>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="9" t="str">
+        <f>Model!$B$22</f>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="9" t="str">
+        <f>Model!$B$24</f>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B2" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>