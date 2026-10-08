--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -11,76 +11,76 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="adj_ebitda_margin">Model!$B$6</definedName>
-    <definedName name="cash_m">Model!$B$7</definedName>
-    <definedName name="current_price">Model!$B$8</definedName>
     <definedName name="debt_m">Model!$B$9</definedName>
+    <definedName name="forward_revenue_m">Model!$B$13</definedName>
+    <definedName name="revenue_multiple_ev_m">Model!$B$16</definedName>
+    <definedName name="equity_value_m">Model!$B$19</definedName>
     <definedName name="ev_ebitda_multiple">Model!$B$11</definedName>
+    <definedName name="ev_revenue_multiple">Model!$B$12</definedName>
     <definedName name="adj_ebitda_m">Model!$B$15</definedName>
     <definedName name="ebitda_multiple_ev_m">Model!$B$17</definedName>
     <definedName name="target_enterprise_value_m">Model!$B$18</definedName>
+    <definedName name="cash_m">Model!$B$7</definedName>
     <definedName name="fair_value">Model!$B$20</definedName>
+    <definedName name="upside">Model!$B$21</definedName>
+    <definedName name="current_price">Model!$B$8</definedName>
     <definedName name="diluted_shares_m">Model!$B$10</definedName>
-    <definedName name="forward_revenue_m">Model!$B$13</definedName>
-[...3 lines deleted...]
-    <definedName name="upside">Model!$B$21</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>EVER valuation - EV/revenue and EBITDA cross-check</t>
   </si>
   <si>
-    <t>As of 2026-08-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_606b2fd069ca99586c62d3fb56de0617</t>
+    <t>As of 2026-09-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_606b2fd069ca99586c62d3fb56de0617</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Adjusted EBITDA margin</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Debt</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>EV / adjusted EBITDA multiple</t>
   </si>
@@ -141,75 +141,108 @@
   <si>
     <t>adj_ebitda_margin = 0.155, ev_ebitda_multiple = 6, ev_revenue_multiple = 0.85, forward_revenue_m = 925</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>adj_ebitda_margin = 0.13, ev_ebitda_multiple = 5, ev_revenue_multiple = 0.65, forward_revenue_m = 760</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>adj_ebitda_margin = 0.17, ev_ebitda_multiple = 7.25, ev_revenue_multiple = 1.05, forward_revenue_m = 1050</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>September 30 Modeledge reference EVER price $20.06, refreshed 2026-09-30T15:27:35.046703-06:00. This quote refresh changes market-relative outputs; any intrinsic effects are separately explained. For USAU only, the existing financing-price formula mechanically links valuation to price.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>September 30 shares rose 6.08% to $20.06. Company-specific filing/transcript and web checks found no verified new issuer guidance, acquisition or quantified catalyst explaining the move. Retain 2027 revenue $925M, EBITDA margin 15.5%, blended 0.85x sales/6x EBITDA method, $192.318M cash, no debt and 36.159M shares. No intrinsic revision from price alone or unquantified AI-channel speculation.</t>
+  </si>
+  <si>
+    <t>https://investors.everquote.com/</t>
+  </si>
+  <si>
+    <t>September 23 price fell 9.82%. Contemporaneous financial reporting attributed weakness across internet intermediaries to AI-agent disintermediation concerns. Meta's September 8 Muse launch verifies agent capabilities, not a quantified EverQuote revenue or conversion loss. No new issuer guidance cut identified; retain $925M FY2027 revenue, 15.5% EBITDA margin and existing multiples, with competitive conversion/customer-acquisition economics flagged for the next results. Sector attribution remains a hypothesis rather than established company-specific causation. Historical source review incomplete.</t>
+  </si>
+  <si>
+    <t>https://about.fb.com/news/2026/09/introducing-muse-personal-ai-agent/</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>September 23 reference EVER price $17.63; quote timestamp 2026-09-23T15:21:17.678658-06:00. Market price alone does not change operating value.</t>
+  </si>
+  <si>
     <t>Q2 2026 revenue was $195.1M, adjusted EBITDA was $30.1M, operating cash flow was $24.3M, cash was $192.3M, and the company had no outstanding debt.</t>
   </si>
   <si>
     <t>https://investors.everquote.com/news/news-details/2026/EverQuote-Announces-Second-Quarter-2026-Financial-Results/default.aspx</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>Q3 2026 outlook was revenue of $198M-$208M and adjusted EBITDA of $28M-$31M.</t>
   </si>
   <si>
     <t>Prepared remarks reiterated a healthy carrier demand environment, continued confidence in the path to $1B of annual revenue, and second-half investment in AI-first products.</t>
   </si>
   <si>
     <t>https://s25.q4cdn.com/599700560/files/doc_financials/2026/q2/EverQuote-Q2-2026-Remarks.pdf</t>
   </si>
   <si>
     <t>The Q2 2026 Form 10-Q provides the quarterly financial statements and diluted weighted average share count used for the model.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1640428/000119312526332775/ever-20260630.htm</t>
   </si>
   <si>
     <t>Current price is the tracked valuation quote available to the worker as of 2026-08-06.</t>
+  </si>
+  <si>
+    <t>August 13 conference reiterated carrier demand and Q3 growth, with normal Q4 sequential growth potentially below the unusual 2025 budget flush. The $1B revenue ambition remains non-period-specific; retained FY2027 revenue $925M and 15.5% adjusted EBITDA margin.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/EVER/Transcript/f9ac868c025327f97cfacfc63e52e593</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -601,51 +634,51 @@
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>0.155</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
         <v>192.318</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
-        <v>23.82</v>
+        <v>20.06</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="9">
         <v>36.159</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>6</v>
       </c>
@@ -795,127 +828,182 @@
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>