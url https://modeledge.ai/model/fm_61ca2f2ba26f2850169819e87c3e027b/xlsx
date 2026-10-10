--- v0 (2026-08-11)
+++ v1 (2026-10-10)
@@ -10,84 +10,84 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="discount_factor">Model!$B$17</definedName>
+    <definedName name="net_cash_and_investments">Model!$B$12</definedName>
     <definedName name="revenue_2027">Model!$B$18</definedName>
     <definedName name="revenue_2028">Model!$B$19</definedName>
-    <definedName name="terminal_enterprise_value">Model!$B$21</definedName>
-[...7 lines deleted...]
-    <definedName name="equity_value">Model!$B$23</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="exit_fcf_multiple">Model!$B$9</definedName>
     <definedName name="revenue_2026">Model!$B$14</definedName>
+    <definedName name="growth_2027">Model!$B$10</definedName>
+    <definedName name="discount_factor">Model!$B$17</definedName>
     <definedName name="fcf_2028">Model!$B$20</definedName>
+    <definedName name="terminal_enterprise_value">Model!$B$21</definedName>
+    <definedName name="present_value_enterprise">Model!$B$22</definedName>
+    <definedName name="equity_value">Model!$B$23</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="discount_rate">Model!$B$8</definedName>
+    <definedName name="normalized_fcf_margin">Model!$B$13</definedName>
+    <definedName name="years_to_exit">Model!$B$15</definedName>
     <definedName name="fair_value">Model!$B$24</definedName>
     <definedName name="upside">Model!$B$25</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="growth_2028">Model!$B$11</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Duolingo 2028 normalized FCF valuation</t>
   </si>
   <si>
     <t>2028 normalized free-cash-flow exit valuation maintained after reviewing Q2 2026 materials. Management reaffirmed $1.207B of FY2026 revenue, raised its adjusted EBITDA outlook to $320M, and reported 23% DAU growth, but bookings growth slowed to 8% and Q2 FCF margin was 26.3%. The base case continues to use 15% growth in 2027 and 2028, a 28% normalized FCF margin, and a 20x exit multiple; this refresh updates source provenance and the current market-price input.</t>
   </si>
   <si>
-    <t>As of 2026-08-10  ·  Currency: USD  ·  https://modeledge.ai/model/fm_61ca2f2ba26f2850169819e87c3e027b</t>
+    <t>As of 2026-09-29  ·  Currency: USD  ·  https://modeledge.ai/model/fm_61ca2f2ba26f2850169819e87c3e027b</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price used for upside</t>
   </si>
   <si>
     <t>Fully diluted shares used for per-share value (M)</t>
   </si>
   <si>
     <t>Discount rate to present value</t>
   </si>
   <si>
     <t>Exit multiple on 2028E FCF</t>
   </si>
   <si>
     <t>2027 revenue growth after 2026 investment year</t>
   </si>
   <si>
     <t>2028 revenue growth as user investments mature</t>
   </si>
   <si>
     <t>Cash and short-term investments less financial debt ($M)</t>
   </si>
@@ -146,50 +146,89 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>diluted_shares = 52, discount_rate = 0.12, exit_fcf_multiple = 15, growth_2027 = 0.1, growth_2028 = 0.08, net_cash_and_investments = 1250, normalized_fcf_margin = 0.24, revenue_2026 = 1180</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>diluted_shares = 50, discount_rate = 0.1, exit_fcf_multiple = 25, growth_2027 = 0.2, growth_2028 = 0.18, net_cash_and_investments = 1350, normalized_fcf_margin = 0.32, revenue_2026 = 1220</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 29 Modeledge reference DUOL stock price $142.62, retrieved 2026-09-29T15:15:04.348186-06:00; a post-session reference snapshot, not an asserted official close. No operating or intrinsic valuation inputs changed in this review.</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>September 29: investigated the 6.20% rebound. Zalando's September 28 primary release offers eligible members in 17 markets up to four months of Super Duolingo; it does not quantify paid conversions, revenue, margin or minimum commitments. No proven link between that announcement and the entire daily move. Preserve $1,207M revenue, 15% forward growth, 28% normalized FCF margin, 20x exit multiple and 50.7M diluted shares.</t>
+  </si>
+  <si>
+    <t>https://corporate.zalando.com/en/technology/fashion-speaks-many-languages-zalando-plus-teams-duolingo</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference DUOL stock price $134.3, retrieved 2026-09-28T16:46:37.95322-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28: investigated the 6.42% decline. Fully read September 9 Citi discussion: 100M DAU goal for 2028, stronger retention, lower AI video-call cost and testing of Max/Super pricing; no 2027 financial guidance. September 28 Form 4 reports 46,682 option exercises, 1:1 class conversion and sale under a June 2 plan; avoid triple counting and automatic additions to diluted shares. Preserve $1,207M revenue, 15% forward growth, 28% FCF margin, 20x and 50.7M dilution.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DUOL/Transcript/bd7a4e3e5450aaadb24f59dd75d71dbf</t>
+  </si>
+  <si>
+    <t>Additional supporting record for the September 28 DUOL review.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DUOL/filing/4/0001628280-26-063709</t>
+  </si>
+  <si>
+    <t>September 14 company-specific filing/press discovery and market-news checks did not establish a new operating forecast or capital-structure change. Preserve the existing intrinsic assumptions; continue the model's unresolved refresh checklist.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference DUOL share price $151.14 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
   </si>
   <si>
     <t>Q2 revenue was $298.5M, total bookings were $289.1M, free cash flow was $78.6M, FY2026 guidance called for $1.207B of revenue and $320M of adjusted EBITDA, and fully diluted shares outstanding were approximately 50.7M.</t>
   </si>
   <si>
     <t>https://storage.googleapis.com/d8a084c25db2/0001562088/0001628280-26-053299/q2fy26duolingo6-30x26share.htm</t>
   </si>
   <si>
     <t>2026-08-10</t>
   </si>
   <si>
     <t>Duolingo filed its Q2 2026 Form 10-Q with June 30, 2026 cash and cash equivalents of $1.181B, short-term investments of $133M, Q2 free cash flow of $78.6M, and Q2 share repurchases of $44.4M.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1562088/000162828026053603/duol-20260630.htm</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
@@ -561,51 +600,51 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>130.9</v>
+        <v>142.62</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>50.7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>0.11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>20</v>
       </c>
@@ -779,94 +818,171 @@
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="C3" t="s">
-        <v>39</v>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>