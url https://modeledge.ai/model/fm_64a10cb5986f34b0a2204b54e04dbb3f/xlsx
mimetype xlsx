--- v1 (2026-09-13)
+++ v2 (2026-10-28)
@@ -10,82 +10,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="implied_equity_value">Model!$B$11</definedName>
-[...1 lines deleted...]
-    <definedName name="upside">Model!$B$13</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_revenue">Model!$B$8</definedName>
     <definedName name="target_price_sales">Model!$B$9</definedName>
+    <definedName name="implied_equity_value">Model!$B$11</definedName>
+    <definedName name="fair_value">Model!$B$12</definedName>
+    <definedName name="upside">Model!$B$13</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>VNET forward revenue valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Equity price-to-sales valuation for VNET Group. This framework is used because current GAAP earnings are not yet a stable valuation anchor.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_64a10cb5986f34b0a2204b54e04dbb3f</t>
+    <t>As of 2026-10-27  ·  Currency: USD  ·  https://modeledge.ai/model/fm_64a10cb5986f34b0a2204b54e04dbb3f</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
-    <t>Diluted shares</t>
+    <t>ADS-equivalent shares (reported issued-share floor)</t>
   </si>
   <si>
     <t>Forward revenue</t>
   </si>
   <si>
     <t>Target price-to-sales</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>implied_equity_value</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
@@ -104,57 +104,171 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>forward_revenue = 1600, target_price_sales = 0.9</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>forward_revenue = 1780, target_price_sales = 2.2</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 26 scoped review: Investigated October26 daily move 5.79% using company-specific filing/transcript/release discovery and web research. No newly verified quantified issuer disclosure supports changing the existing intrinsic assumptions; exact daily-move attribution remains unconfirmed. Preserve current methodology, capital anchors and scenario assumptions; update only current-price/market-relative outputs.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/VNET</t>
+  </si>
+  <si>
+    <t>2026-10-26</t>
+  </si>
+  <si>
+    <t>October 26 Model Edge regular-session reference $3.93, retrieved 2026-10-26T15:03:23.417241-06:00. Retrieval time is not a trade timestamp or an asserted official closing print. Financial anchors retain their disclosed reporting dates.</t>
+  </si>
+  <si>
+    <t>October 22: investigated -8.45% daily move through indexed issuer activity, release discovery and web searches. No newly verified quantified issuer change supports altering the existing operating assumptions. Preserve methodology and financial anchors; update regular-session reference price and market-relative outputs. Exact company-specific price attribution remains unconfirmed.</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $3.79 retrieved 2026-10-22T15:22:03.643355-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>October 20 Model Edge regular-session reference $4.1, refreshed 2026-10-20T15:09:47.690617-06:00. Retrieval time is not trade time or an asserted official closing print; financial anchors retain their stated dates.</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>October 20 price rose 5.67%. Company filings/transcripts and issuer news plus web search did not establish a new quantified operating catalyst. Preserve the $1,690M revenue/1.5x equity-sales model and 284.82846M ADS-equivalent issued-share floor. CATL's secondary transaction is not issuer cash. Full dilution remains unresolved.</t>
+  </si>
+  <si>
+    <t>https://ir.vnet.com/</t>
+  </si>
+  <si>
+    <t>October 16 Model Edge regular-session VNET reference $3.92, refreshed 2026-10-16T15:05:08.20312-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>October 14 Model Edge regular-session reference VNET price $4.49, refreshed 2026-10-14T14:58:23.675774-06:00. Price refresh changes market-relative outputs; separate evidence/relative-method changes are described below.</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>October 9 Model Edge reference VNET price $5.53, refreshed 2026-10-09T15:02:42.555097-06:00. Market-relative outputs use this quote; operating-assumption decisions are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>October 9 +6.96% investigated; no fresh quantified operating guidance or verified same-day issuer catalyst. September 21 CATL strategic investment closing is a purchase of existing shares from sellers, not new issuer cash. Preserve $1.690B forward revenue, 1.5x price/sales and 284.82846M ADS-equivalent reported-share floor. Refresh current price to $5.53 without treating the rally as an operating upgrade.</t>
+  </si>
+  <si>
+    <t>https://ir.vnet.com/news-releases/news-release-details/vnet-announces-closing-previously-announced-strategic-investment</t>
+  </si>
+  <si>
+    <t>October 5 Model Edge reference VNET price $5.445, refreshed 2026-10-05T15:03:37.039703-06:00. Price-only inputs refresh market-relative outputs; BRUN also refreshes its established peer-relative multiple.</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>October 5: reference price rose 6.14% to $5.445. No new verified operating guidance or issuer financing explains the move. Current reports repeat the already-reviewed September 21 CATL-related purchase of existing shares; this is not fresh issuer cash or newly issued shares. Preserve $1.690B revenue, 1.5x equity sales and 284.82846M ADS-equivalent basic floor, while retaining the open fully diluted bridge.</t>
+  </si>
+  <si>
+    <t>https://ir.vnet.com/news-releases</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference VNET quote $5.13, refreshed 2026-10-02T17:10:08.084675-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>October 2: reference ADS price fell 7.57% to $5.13. Company-specific filings, transcript discovery, primary news and web checks did not establish a new company-specific catalyst. The September 21 CATL secondary share-transfer closing was already reviewed and does not create issuer cash or new shares. Retain the $1.690B revenue, 1.5x equity-sales model and 284.82846M ADS-equivalent floor; awards/converts and capital reconciliation remain unresolved.</t>
+  </si>
+  <si>
+    <t>https://www.vnet.com/en/news</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference VNET stock price $5.98, retrieved 2026-09-28T16:46:38.899851-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28: investigated the 9.94% decline. No new quantified issuer guidance or capital event was established. September 21 CATL secondary ownership changes were previously reviewed and are not issuer proceeds. Broad equity/AI weakness is context, not a proven company-specific cause. Preserve $1,690M revenue, 1.5x equity sales and the existing ADS basis.</t>
+  </si>
+  <si>
+    <t>https://www.streetinsider.com/Market%2BCheck/Wall%2BSt%2Bdeclines%2Bas%2Boil%2Bspikes%2Bafter%2BTrump%2Brejects%2BIran%2Bpeace%2Bproposal/27109488.html</t>
+  </si>
+  <si>
+    <t>September 21 CATL-affiliate transaction closed as a purchase of 650,424,192 existing Class A shares from sellers, not an issuer cash raise or new share issuance. September 23 ownership filing confirms June 30 total ordinary shares 1,708,970,760 excluding treasury and reserved award ADSs; six ordinary shares per ADS gives 284.82846M ADS-equivalent issued shares. Correct the old 267.1M denominator to this reported issued-share floor, explicitly not a fully diluted or live September register. Additional awards, converts and post-June issuance remain unresolved. Keep the established $1,690M revenue forecast and 1.5x equity P/S method; Q2 reaffirmed RMB11.5-11.8B FY2026 revenue. Historical review incomplete.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1508475/000110465926109971/</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>September 23 reference VNET price $6.92; quote timestamp 2026-09-23T15:03:26.128875-06:00. Market price alone does not change operating value.</t>
+  </si>
+  <si>
     <t>VNET guided full-year 2026 revenue to RMB11.5-11.8 billion and adjusted EBITDA to RMB3.55-3.75 billion after Q1 revenue grew 19.8%.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1508475/000110465926065937/0001104659-26-065937-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>October 27, 2026 scoped review: October 27 release confirms repurchase of $75.3M principal of 2% 2027 converts for $80M cash including accrued interest. Debt and cash both fall; no $75.3M free equity uplift. Preserve established equity P/S method and ADS-share floor; complete conversion/award and liquidity reconciliation before replacing diluted shares or methodology.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1508475/000110465926118995/tm2628357d1_ex99-1.htm</t>
+  </si>
+  <si>
+    <t>2026-10-27</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -514,59 +628,59 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>7.735</v>
+        <v>3.77</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>267.1</v>
+        <v>284.82846</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>1690</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>1.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
@@ -660,83 +774,292 @@
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" t="s">
+        <v>66</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>