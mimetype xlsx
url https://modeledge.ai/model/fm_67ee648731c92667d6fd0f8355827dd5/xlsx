--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -10,101 +10,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="q2_2026_dc_revenue">Model!$B$21</definedName>
+    <definedName name="q2_cash_and_st_investments">Model!$B$26</definedName>
+    <definedName name="other_fy27_growth">Model!$B$15</definedName>
+    <definedName name="h1_2026_revenue">Model!$B$19</definedName>
+    <definedName name="fy27_other_revenue">Model!$B$33</definedName>
+    <definedName name="diluted_shares">Model!$B$10</definedName>
+    <definedName name="fcf_conversion">Model!$B$11</definedName>
+    <definedName name="tax_rate">Model!$B$29</definedName>
+    <definedName name="earnings_equity_value">Model!$B$40</definedName>
+    <definedName name="implied_equity_value">Model!$B$41</definedName>
     <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="fy27_fcf">Model!$B$39</definedName>
+    <definedName name="fy27_pre_tax">Model!$B$36</definedName>
+    <definedName name="dc_share_fy26">Model!$B$9</definedName>
+    <definedName name="net_cash">Model!$B$14</definedName>
+    <definedName name="fy2025_revenue">Model!$B$18</definedName>
+    <definedName name="other_income">Model!$B$20</definedName>
     <definedName name="current_equity_value">Model!$B$31</definedName>
+    <definedName name="q2_2026_fcf">Model!$B$22</definedName>
+    <definedName name="q2_2026_non_gaap_eps">Model!$B$23</definedName>
+    <definedName name="q2_2026_non_gaap_oi">Model!$B$24</definedName>
+    <definedName name="q2_total_debt">Model!$B$27</definedName>
+    <definedName name="fy27_revenue">Model!$B$34</definedName>
     <definedName name="fy27_net_income">Model!$B$37</definedName>
-    <definedName name="earnings_equity_value">Model!$B$40</definedName>
-[...2 lines deleted...]
-    <definedName name="implied_equity_value">Model!$B$41</definedName>
     <definedName name="fy26_revenue">Model!$B$12</definedName>
     <definedName name="fy27_op_margin">Model!$B$13</definedName>
-    <definedName name="fy2025_revenue">Model!$B$18</definedName>
-    <definedName name="other_income">Model!$B$20</definedName>
+    <definedName name="q3_2026_rev_guide">Model!$B$28</definedName>
     <definedName name="fy27_dc_revenue">Model!$B$32</definedName>
-    <definedName name="dc_share_fy26">Model!$B$9</definedName>
-[...2 lines deleted...]
-    <definedName name="tax_rate">Model!$B$29</definedName>
+    <definedName name="fy27_operating_income">Model!$B$35</definedName>
+    <definedName name="fy27_eps">Model!$B$38</definedName>
     <definedName name="upside">Model!$B$44</definedName>
+    <definedName name="target_pe">Model!$B$16</definedName>
+    <definedName name="q2_2026_revenue">Model!$B$25</definedName>
+    <definedName name="fair_value">Model!$B$42</definedName>
+    <definedName name="fy27_fcf_yield">Model!$B$43</definedName>
     <definedName name="dc_fy27_growth">Model!$B$8</definedName>
-    <definedName name="fcf_conversion">Model!$B$11</definedName>
-[...16 lines deleted...]
-    <definedName name="fy27_fcf_yield">Model!$B$43</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>AMD FY2027E Data Center EPS multiple</t>
   </si>
   <si>
-    <t>Capitalize FY2027E non-GAAP EPS at a target P/E. EPS is driven by FY2026E revenue (H1 actual plus Q3 guide and a Q4 step-up), Data Center mix, and management's statement that Data Center segment revenue more than doubles in 2027 as Helios / MI450 ramps with OpenAI, Meta, Microsoft, and Anthropic. This is not a Graham 18x year-4 EPS model (the July 2026 public Modeledge notebook, which predates the Q2 print and valued AMD at $220 vs a ~$496 tape), not an Intel/Micron through-cycle FCF yield (TTM FCF is ~1% of the $787B equity value; the market is paying for AI earnings growth), and not an EV/Sales or Adj. EBITDA framing. Net cash is added per share.</t>
-[...2 lines deleted...]
-    <t>As of 2026-08-26  ·  Currency: USD  ·  https://modeledge.ai/model/fm_67ee648731c92667d6fd0f8355827dd5</t>
+    <t>Capitalize FY2027E non-GAAP EPS at a target P/E. EPS is driven by FY2026E revenue (H1 actual plus Q3 guide and a Q4 step-up), Data Center mix, and management's statement that Data Center segment revenue more than doubles in 2027 as Helios / MI450 ramps with OpenAI, Meta, Microsoft, and Anthropic. Sep 8 2026 Citi TMT (CFO Jean Hu) reaffirmed DC doubling and said Helios 2027 demand is above initial expectations; Q4 step-up then Q1'27 ramp. Sep 26 2026 8-K Item 3.02: agreement to acquire World Labs Technologies for ~$8.2B in AMD common stock (share count TBD via 10-day VWAP pre-close); treated FY27 EPS/PE-neutral (~0.8% of equity) pending contribution and final share issuance — same framing as the NVDA Hugging Face refresh. This is not a Graham 18x year-4 EPS model (public Modeledge notebook fm_21fde92cb9044fcfd9ac1be3bdbc328a), not an Intel/Micron through-cycle FCF yield, and not an EV/Sales or Adj. EBITDA framing. Net cash is added per share. REFRESH of existing bound model — operating defaults unchanged; asof/price/sources/deal note updated.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-28  ·  Currency: USD  ·  https://modeledge.ai/model/fm_67ee648731c92667d6fd0f8355827dd5</t>
   </si>
   <si>
     <t>Valuation</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>FY2027 Data Center revenue growth</t>
   </si>
   <si>
     <t>FY2026E Data Center mix</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>FY2027E FCF / non-GAAP net income</t>
   </si>
   <si>
     <t>FY2026E revenue</t>
   </si>
@@ -264,60 +264,78 @@
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2488/000000248826000121/q22026991.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Q3 2026 outlook of ~$13B +/- $300M revenue, ~56% non-GAAP gross margin, ~$3.65B non-GAAP opex, 13% non-GAAP tax rate, ~1.66B diluted shares. Management expects Data Center segment revenue to more than double in 2027; server revenue +80% in 2H26 and +70% in FY2027.</t>
   </si>
   <si>
     <t>https://ir.amd.com/news-events/press-releases/detail/1295/amd-reports-second-quarter-2026-financial-results</t>
   </si>
   <si>
     <t>Q2 2026 Form 10-Q for the quarter ended June 27, 2026 (accession 0000002488-26-000123).</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2488/000000248826000123/amd-20260627.htm</t>
   </si>
   <si>
     <t>FY2025 revenue $34.639B (Data Center $16.635B) from the fiscal 2025 Form 10-K.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2488/000000248826000018/amd-20251227.htm</t>
   </si>
   <si>
-    <t>Q2 2026 earnings beat ($11.54B vs $11.28B; adj. EPS $1.66 vs $1.62) with in-line-to-better Q3 guide; Lisa Su said Data Center sales should double in 2027.</t>
+    <t>Aug 14 2026 424B5: $4.75B senior notes; pro forma cash+STI vs debt leaves net cash ~$9.9B unchanged vs Q2 (proceeds sit on BS; may repay $875M notes due Sep 2026).</t>
+  </si>
+  <si>
+    <t>https://ir.amd.com/financial-information/sec-filings/content/0001193125-26-352628/d173126d424b5.htm</t>
+  </si>
+  <si>
+    <t>Sep 8 2026 Citi Global TMT: CFO Jean Hu reaffirmed Data Center more than doubles in 2027; Helios/MI450 production starts end-Q3 with significant Q4 step-up and another in Q1'27; 2027 demand/volume above initial expectations; GM slightly below Q3 56% as MI450 mixes in but OpEx grows slower than GP → operating leverage.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/AMD/Transcript/15f86d12a7ff5684bdf58c26bf4ee7d8</t>
+  </si>
+  <si>
+    <t>Sep 26 2026 8-K Item 3.02: Agreement and Plan of Merger to acquire all equity of World Labs Technologies, Inc. for ~$8.2B payable in AMD common stock (share count TBD from 10 consecutive trading-day VWAP ending two days before close); Section 4(a)(2)/Reg D issuance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/AMD/filing/8-K/0000002488-26-000182</t>
+  </si>
+  <si>
+    <t>Street consensus ~Sep 2026: FY2026 revenue ~$50.8B / EPS ~$7.57; FY2027 EPS avg ~$15.6 (wide range); average analyst price target ~$614. Our base FY27 EPS ~$12.80 @ 40x is below Street EPS.</t>
+  </si>
+  <si>
+    <t>https://stockanalysis.com/stocks/amd/forecast/</t>
+  </si>
+  <si>
+    <t>Q2 2026 earnings beat with in-line-to-better Q3 guide; Lisa Su said Data Center sales should double in 2027.</t>
   </si>
   <si>
     <t>https://www.cnbc.com/2026/08/04/amd-earnings-report-q2-2026.html</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://stockanalysis.com/stocks/amd/forecast/</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.00"/>
     <numFmt numFmtId="165" formatCode="0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;0.00"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -698,51 +716,51 @@
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>482.55</v>
+        <v>607.87</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>1.05</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>0.6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
         <v>1.66</v>
       </c>
@@ -1105,51 +1123,51 @@
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B58" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -1200,43 +1218,76 @@
         <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>70</v>
       </c>
       <c r="B6" t="s">
         <v>71</v>
       </c>
       <c r="C6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>72</v>
       </c>
       <c r="B7" t="s">
         <v>73</v>
       </c>
       <c r="C7" t="s">
         <v>63</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" t="s">
+        <v>63</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>