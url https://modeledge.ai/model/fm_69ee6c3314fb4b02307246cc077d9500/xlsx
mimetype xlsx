--- v0 (2026-08-11)
+++ v1 (2026-10-24)
@@ -10,97 +10,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="committed_met_revenue">Model!$B$25</definedName>
-    <definedName name="coal_revenue">Model!$B$31</definedName>
+    <definedName name="shares_outstanding">Model!$B$22</definedName>
+    <definedName name="total_shipments_mt">Model!$B$27</definedName>
+    <definedName name="unpriced_met_tons">Model!$B$28</definedName>
+    <definedName name="unpriced_met_revenue">Model!$B$30</definedName>
+    <definedName name="fair_value">Model!$B$37</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="idle_ops">Model!$B$11</definedName>
+    <definedName name="pre_tax_cash_flow">Model!$B$33</definedName>
+    <definedName name="free_cash_flow">Model!$B$35</definedName>
+    <definedName name="met_shipments_mt">Model!$B$13</definedName>
+    <definedName name="cash_taxes">Model!$B$34</definedName>
+    <definedName name="capex">Model!$B$7</definedName>
+    <definedName name="cash_tax_rate">Model!$B$8</definedName>
+    <definedName name="target_fcf_yield">Model!$B$16</definedName>
+    <definedName name="net_cash">Model!$B$21</definedName>
+    <definedName name="thermal_realization">Model!$B$23</definedName>
     <definedName name="equity_value">Model!$B$36</definedName>
     <definedName name="byproduct_shipments_mt">Model!$B$6</definedName>
+    <definedName name="thermal_revenue">Model!$B$26</definedName>
+    <definedName name="upside">Model!$B$38</definedName>
+    <definedName name="equity_affiliate_contributions">Model!$B$10</definedName>
+    <definedName name="committed_met_realization">Model!$B$19</definedName>
+    <definedName name="committed_met_revenue">Model!$B$25</definedName>
+    <definedName name="cash_cost_of_coal_sales">Model!$B$29</definedName>
+    <definedName name="met_cash_cost_per_ton">Model!$B$12</definedName>
+    <definedName name="committed_met_tons">Model!$B$20</definedName>
+    <definedName name="unpriced_met_realization">Model!$B$17</definedName>
+    <definedName name="coal_revenue">Model!$B$31</definedName>
+    <definedName name="coal_margin">Model!$B$32</definedName>
     <definedName name="net_cash_interest_income">Model!$B$14</definedName>
-    <definedName name="thermal_revenue">Model!$B$26</definedName>
-[...20 lines deleted...]
-    <definedName name="met_cash_cost_per_ton">Model!$B$12</definedName>
     <definedName name="sga">Model!$B$15</definedName>
-    <definedName name="committed_met_realization">Model!$B$19</definedName>
-[...1 lines deleted...]
-    <definedName name="target_fcf_yield">Model!$B$16</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>AMR 2026 FCF yield valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Q2 2026 guidance-aware FCF yield valuation for Alpha Metallurgical Resources. The company reduced metallurgical shipment guidance to 13.2-14.0 Mt and raised met cash-cost guidance to $103-$107 per ton after fewer shipments, persistent soft met markets, higher supply costs, and reduced DTA efficiency. Base uses guidance midpoints, July 30 contracted pricing, June net cash, and an unchanged 11% target FCF yield.
+    <t xml:space="preserve">Q2 2026 guidance-aware FCF yield valuation for Alpha Metallurgical Resources. The definitive August 7 earnings release reported a second-quarter net loss, lower shipped tons, persistent soft metallurgical markets, higher supply costs, and reduced DTA efficiency. Base uses reduced 2026 shipment guidance, July 30 contracted pricing, June net cash checked against the Form 10-Q, and an unchanged 11% target FCF yield.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_69ee6c3314fb4b02307246cc077d9500</t>
+    <t>As of 2026-10-23  ·  Currency: USD  ·  https://modeledge.ai/model/fm_69ee6c3314fb4b02307246cc077d9500</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Thermal shipments</t>
   </si>
   <si>
     <t>Capital expenditures</t>
   </si>
   <si>
     <t>Cash tax rate</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>Equity affiliate contributions</t>
   </si>
   <si>
     <t>Idle operations expense</t>
   </si>
   <si>
     <t>Met cash cost</t>
   </si>
@@ -209,66 +209,108 @@
   <si>
     <t>byproduct_shipments_mt = 1.2, capex = 158, cash_tax_rate = 0.025, equity_affiliate_contributions = 40, idle_ops = 28, met_cash_cost_per_ton = 105, met_shipments_mt = 13.6, net_cash_interest_income = 4, sga = 56, target_fcf_yield = 0.11, unpriced_met_realization = 150</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>byproduct_shipments_mt = 1, capex = 168, cash_tax_rate = 0.05, equity_affiliate_contributions = 45, idle_ops = 32, met_cash_cost_per_ton = 107, met_shipments_mt = 13.2, net_cash_interest_income = 2, sga = 59, target_fcf_yield = 0.13, unpriced_met_realization = 140</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>byproduct_shipments_mt = 1.4, capex = 148, cash_tax_rate = 0, equity_affiliate_contributions = 35, idle_ops = 24, met_cash_cost_per_ton = 103, met_shipments_mt = 14, net_cash_interest_income = 6, sga = 53, target_fcf_yield = 0.1, unpriced_met_realization = 175</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Q2 2026 results and revised guidance: met shipments 13.2-14.0 Mt, thermal shipments 1.0-1.4 Mt, met cash costs $103-$107 per ton, capex $148M-$168M, and affiliate contributions $35M-$45M.</t>
+    <t>October 23 scoped AMR review evidence; see refresh-context analysis and limitations.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1704715/000170471526000038/a102326preliminarypressrel.htm</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
+  </si>
+  <si>
+    <t>October 23 Model Edge regular-session reference $163.6, retrieved 2026-10-23T14:56:53.683336-06:00. Retrieval time is not trade time or an asserted official closing print. Financial anchors retain separately disclosed dates.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>September 29 Modeledge reference AMR stock price $166, retrieved 2026-09-29T15:15:03.758328-06:00; a post-session reference snapshot, not an asserted official close. No operating or intrinsic valuation inputs changed in this review.</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>September 29: investigated the 5.43% decline with METC/HCC weakness. Company filing/transcript and web discovery did not establish a new quantified issuer catalyst. Preserve $150/ton normalized unpriced met realization, 13.6Mt met shipments, $105/ton cash cost and 11% FCF yield. DTA throughput/replacement/insurance, soft market and below-$400M liquidity monitoring remain open; daily price alone does not reset normalized FCF.</t>
+  </si>
+  <si>
+    <t>September 14 Form SD exhibit reports 2025 resource payments, including $40.252145M of payroll-related/pension/reclamation amounts; this is historical disclosure, not new 2026 debt. Preserve normalized FCF valuation and outstanding peer/commodity checks.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference AMR share price $197.85 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>Definitive Q2 2026 release reported net loss of $12.3M, adjusted EBITDA of $25.6M, operating cash flow of $39.9M, capex of $45.1M, and 3.5M tons sold.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1704715/000170471526000030/pressrelease6302026.htm</t>
   </si>
   <si>
-    <t>2026-08-07</t>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>Revised 2026 guidance: metallurgical shipments 13.2-14.0 Mt, thermal shipments 1.0-1.4 Mt, met cash costs $103-$107 per ton, capex $148M-$168M, and affiliate contributions $35M-$45M.</t>
   </si>
   <si>
     <t>July 30 commitments covered 9.5 Mt of met coal at $128.17 per ton and 1.3 Mt of thermal coal at $75.94 per ton.</t>
   </si>
   <si>
     <t>June cash plus short-term investments less debt equaled about $327.1M; July 31 shares outstanding were 12.679045M.</t>
   </si>
   <si>
-    <t>DTA storm damage reduced terminal efficiency and contributed to the shipment-guidance cut; the company is using alternative East Coast capacity.</t>
+    <t>Form 10-Q balance sheet shows June 30 cash of $307.6M, short-term investments of $30.9M, and total long-term debt including current portion of $11.4M, consistent with the net cash input.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1704715/000170471526000031/amr-20260630.htm</t>
+  </si>
+  <si>
+    <t>DTA storm damage reduced terminal efficiency and contributed to the shipment-guidance cut; the company is using alternative East Coast capacity while replacement and insurance clarity develops.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
@@ -648,51 +690,51 @@
       <c r="B6">
         <v>1.2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>158</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>0.025</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
-        <v>152.32</v>
+        <v>163.6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>105</v>
       </c>
@@ -749,51 +791,51 @@
       <c r="B19">
         <v>128.17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20">
         <v>9.5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B21">
         <v>327.081</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B22">
-        <v>12.679045</v>
+        <v>12.667855</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B23">
         <v>75.94</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="str">
         <f>(Model!$B$20*Model!$B$19)</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
@@ -967,116 +1009,204 @@
     </row>
     <row r="49">
       <c r="A49" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>53</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>56</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" t="s">
         <v>57</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>