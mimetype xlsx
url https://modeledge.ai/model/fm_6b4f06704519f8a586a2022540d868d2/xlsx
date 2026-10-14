--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -10,73 +10,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="equity_value">Model!$B$16</definedName>
+    <definedName name="fair_value_per_share">Model!$B$17</definedName>
+    <definedName name="upside_pct">Model!$B$18</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="ev_revenue_multiple">Model!$B$8</definedName>
+    <definedName name="fy2027_revenue">Model!$B$9</definedName>
     <definedName name="cash_and_marketable_securities">Model!$B$11</definedName>
     <definedName name="debt">Model!$B$12</definedName>
+    <definedName name="net_cash">Model!$B$15</definedName>
+    <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="enterprise_value">Model!$B$14</definedName>
-    <definedName name="net_cash">Model!$B$15</definedName>
-[...6 lines deleted...]
-    <definedName name="ev_revenue_multiple">Model!$B$8</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Elastic FY2027 EV/revenue Hawk valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-25  ·  Currency: USD  ·  https://modeledge.ai/model/fm_6b4f06704519f8a586a2022540d868d2</t>
+    <t>As of 2026-08-27  ·  Currency: USD  ·  https://modeledge.ai/model/fm_6b4f06704519f8a586a2022540d868d2</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Last price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>FY2027 EV/revenue multiple</t>
   </si>
   <si>
     <t>FY2027 revenue guide midpoint</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>cash_and_marketable_securities</t>
   </si>
@@ -104,102 +104,108 @@
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value / share</t>
   </si>
   <si>
     <t>Upside/downside to last price</t>
   </si>
   <si>
     <t>Implied enterprise value</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Net cash used in valuation</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>ev_revenue_multiple = 5, fy2027_revenue = 1.9925</t>
+    <t>ev_revenue_multiple = 5, fy2027_revenue = 2.004</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>ev_revenue_multiple = 3.5, fy2027_revenue = 1.985</t>
+    <t>ev_revenue_multiple = 3.5, fy2027_revenue = 1.998</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>ev_revenue_multiple = 6.5, fy2027_revenue = 2.05</t>
+    <t>ev_revenue_multiple = 6.5, fy2027_revenue = 2.06</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Elastic guided FY2027 total revenue to $1.985B-$2.000B (14.6% YoY at the midpoint), sales-led subscription to $1.673B-$1.688B, non-GAAP operating margin to approximately 19%, and adjusted FCF margin to approximately 21.5%, assuming 107.5-108.5 million diluted weighted-average shares. Q1 FY2027 revenue was guided to $469M-$470M.</t>
-[...2 lines deleted...]
-    <t>https://www.sec.gov/Archives/edgar/data/1707753/000170775326000008/a26q4erex991.htm</t>
+    <t>Elastic reported Q1 FY2027 total revenue of $478.113M (+15% YoY), total subscription revenue of $448.735M (+15% YoY), and sales-led subscription revenue of $398.533M (+18% YoY, +17% constant currency).</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1707753/000170775326000035/a27q1erex991.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>For the year ended April 30, 2026, Elastic reported total revenue of $1.739B (+17% YoY), Q4 revenue of $451M (+16% YoY), FY2026 non-GAAP operating margin of 16.4%, adjusted FCF of $346M (20% margin), and Rule of 40 of 37%.</t>
-[...5 lines deleted...]
-    <t>On June 23, 2026 Elastic committed to a ~7% workforce reduction with expected non-recurring cash charges of $22M-$25M, mostly in Q1 FY2027, while still expecting net headcount growth for the year. CPO Ken Exner resigned effective July 17, 2026.</t>
+    <t>Q1 FY2027 current remaining performance obligations were $1.153B (+21% YoY, +20% constant currency), remaining performance obligations were $1.854B (+27% YoY), non-GAAP operating margin was 16.2%, and adjusted free cash flow was $143.273M with a 30% margin.</t>
+  </si>
+  <si>
+    <t>Elastic raised FY2027 guidance to total revenue of $1.998B-$2.010B (15.2% YoY at midpoint), sales-led subscription revenue of $1.682B-$1.694B, non-GAAP operating margin of approximately 19.4%, and adjusted free cash flow margin of approximately 21.5%, assuming 108.5M-109.5M diluted weighted-average shares.</t>
+  </si>
+  <si>
+    <t>As of July 31, 2026, Elastic had cash and cash equivalents of $879.869M, marketable securities of $581.173M (combined $1.461B), long-term debt net of $571.195M, and 105.121M ordinary shares outstanding.</t>
+  </si>
+  <si>
+    <t>Q1 FY2027 customer metrics included over 1,800 customers with ACV greater than $100K, up from over 1,720 in Q4 FY2026 and over 1,550 in Q1 FY2026; net expansion rate was approximately 111%.</t>
+  </si>
+  <si>
+    <t>Elastic's Q1 FY2027 investor presentation highlighted $478M of revenue, $399M of sales-led subscription revenue, $1.153B of cRPO, 16.2% non-GAAP operating margin, and 1,800+ customers with ACV above $100K.</t>
+  </si>
+  <si>
+    <t>https://s206.q4cdn.com/471820867/files/doc_earnings/2027/q1/presentation/Q1FY27-Investor-Presentation.pdf</t>
+  </si>
+  <si>
+    <t>On June 23, 2026 Elastic committed to a roughly 7% workforce reduction with expected non-recurring cash charges of $22M-$25M, mostly in Q1 FY2027, while still expecting net headcount growth for the year.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1707753/000170775326000024/estc-20260618.htm</t>
   </si>
   <si>
-    <t>Scenario multiples keep a SaaS EV/FY2027-revenue framework: bear 3.5x, base 5.0x, bull 6.5x, reflecting 14.6% guided growth, 19% FY2027 operating-margin guide, 21.5% adjusted FCF-margin guide, and the FY2029 Rule-of-40 path.</t>
-[...5 lines deleted...]
-    <t>https://ir.elastic.co/News--Events/news/news-details/2026/Elastic-to-Announce-First-Quarter-Fiscal-2027-Earnings-Results-on-Thursday-August-27-2026/default.aspx</t>
+    <t>Scenario multiples keep a SaaS EV/FY2027-revenue framework: bear 3.5x, base 5.0x, bull 6.5x, reflecting mid-teens guided revenue growth, high-teens sales-led subscription growth, 19.4% FY2027 non-GAAP operating-margin guidance, and the FY2029 Rule-of-40 path.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.000"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -571,96 +577,96 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>81.05</v>
+        <v>84.12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
-        <v>1.9925</v>
+        <v>2.004</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>1.370262</v>
+        <v>1.461042</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12">
-        <v>0.570895</v>
+        <v>0.571195</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="str">
         <f>(Model!$B$9*Model!$B$8)</f>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="str">
         <f>(Model!$B$11-Model!$B$12)</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
@@ -754,51 +760,51 @@
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -821,71 +827,93 @@
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
         <v>41</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
         <v>42</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>