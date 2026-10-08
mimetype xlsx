--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -10,94 +10,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="q2_2026_net_debt_to_capitalization_pct">Model!$B$21</definedName>
+    <definedName name="total_debt_m">Model!$B$27</definedName>
+    <definedName name="current_enterprise_value_m">Model!$B$31</definedName>
+    <definedName name="current_ev_ebitda">Model!$B$33</definedName>
+    <definedName name="normalized_ebitda_m">Model!$B$7</definedName>
+    <definedName name="target_ev_ebitda">Model!$B$8</definedName>
+    <definedName name="cash_m">Model!$B$10</definedName>
+    <definedName name="fy_2025_adjusted_ebitda_m">Model!$B$13</definedName>
+    <definedName name="q2_2026_gross_refining_margin_ex_special_items_per_bbl">Model!$B$19</definedName>
+    <definedName name="q2_2026_net_debt_to_capitalization_ex_special_items_pct">Model!$B$20</definedName>
+    <definedName name="enterprise_value_m">Model!$B$30</definedName>
+    <definedName name="fair_value">Model!$B$34</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
-    <definedName name="fy_2023_adjusted_ebitda_m">Model!$B$12</definedName>
-[...6 lines deleted...]
-    <definedName name="target_ev_ebitda">Model!$B$8</definedName>
+    <definedName name="diluted_shares_m">Model!$B$11</definedName>
     <definedName name="h1_2026_adjusted_ebitda_m">Model!$B$14</definedName>
     <definedName name="martinez_insurance_recoveries_received_m">Model!$B$15</definedName>
+    <definedName name="net_debt_m">Model!$B$16</definedName>
+    <definedName name="revised_2026_capex_guidance_midpoint_m">Model!$B$26</definedName>
+    <definedName name="current_market_cap_m">Model!$B$29</definedName>
+    <definedName name="upside">Model!$B$35</definedName>
+    <definedName name="q2_2026_adjusted_ebitda_m">Model!$B$18</definedName>
+    <definedName name="q2_2026_throughput_kbd">Model!$B$22</definedName>
+    <definedName name="q2_2026_west_coast_throughput_kbd">Model!$B$23</definedName>
+    <definedName name="q3_2026_throughput_guidance_high_kbd">Model!$B$24</definedName>
+    <definedName name="q3_2026_throughput_guidance_low_kbd">Model!$B$25</definedName>
+    <definedName name="equity_value_m">Model!$B$32</definedName>
+    <definedName name="fy_2023_adjusted_ebitda_m">Model!$B$12</definedName>
     <definedName name="q1_2026_adjusted_ebitda_m">Model!$B$17</definedName>
-    <definedName name="q2_2026_gross_refining_margin_ex_special_items_per_bbl">Model!$B$19</definedName>
-[...14 lines deleted...]
-    <definedName name="upside">Model!$B$35</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>PBF Energy normalized EV/EBITDA valuation</t>
   </si>
   <si>
     <t xml:space="preserve">PBF Energy valuation using normalized EV/EBITDA. The model values the refining business on a mid-cycle adjusted EBITDA assumption rather than annualizing the latest quarter, because Q2 2026 benefited from unusually strong refining margins, Martinez insurance recoveries, and working-capital reversal. Fair value equals normalized EBITDA times the target EV/EBITDA multiple, less net debt, divided by fully-converted diluted shares.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-04  ·  Currency: USD  ·  https://modeledge.ai/model/fm_6ee9275bf755f5561e350a62067743bf</t>
+    <t>As of 2026-10-02  ·  Currency: USD  ·  https://modeledge.ai/model/fm_6ee9275bf755f5561e350a62067743bf</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Normalized adjusted EBITDA</t>
   </si>
   <si>
     <t>Target EV/EBITDA multiple</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>cash_m</t>
   </si>
   <si>
     <t>diluted_shares_m</t>
   </si>
   <si>
     <t>fy_2023_adjusted_ebitda_m</t>
   </si>
@@ -195,50 +195,86 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>normalized_ebitda_m = 1500, target_ev_ebitda = 4</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>normalized_ebitda_m = 3000, target_ev_ebitda = 5.25</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference PBF quote $80.78, refreshed 2026-10-02T17:10:06.44846-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>September 30 ABL amendment raises maximum capacity to $4B, extends maturity to September 2031 and lowers unused fees with interest terms substantially unchanged. The 8-K discloses capacity, not a new drawn cash/debt balance. Preserve $2.1B normalized EBITDA, 4.8x, Torrance-adjusted $1.242B net debt and 121.1M diluted shares pending actual exchangeable-note/refinancing and cash-flow reconciliation.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/PBF/filing/8-K/0001534504-26-000033</t>
+  </si>
+  <si>
+    <t>September 15 review of the September 14 pricing release: $500M 0% exchangeable notes priced with expected September 17 settlement and $50M option; estimated net proceeds $485M, capped-call cost $25.2M, remaining funds plus cash intended to redeem 7.875% 2030 notes. The $96.80 initial exchange price and $123.20 capped-call cap do not imply immediate issuance of all 5.1653M underlying shares: principal is settled in cash. Closing/redemption is not yet confirmed, so retain the existing Torrance-adjusted debt/cash and 121.1M-share bridge. Potential dealer hedging described by the issuer may support price near pricing; it is not proof of the cause of today's 6.14% rise. Holder sale is not issuer dilution.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1534504/000119312526391405/d175358dex991.htm</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>September 15 reference PBF share price $74.72; provider quote update 2026-09-15T15:01:39.127388-06:00. Stock-price movement alone does not change the operating forecast.</t>
+  </si>
+  <si>
+    <t>September 9 Torrance hydrogen purchase closed: $44.8M cash consideration plus $342.2M promissory-note debt including contingent value. Roll June 30 cash $894.1M to $849.3M and debt $1,749.1M to $2,091.3M, yielding pro-forma net debt $1,242M before unreported interim cash flow. Operating leases were excluded from the original net-debt bridge, so their derecognition is not a second debt reduction. Keep $2.1B normalized EBITDA, 4.8x multiple and 121.1M diluted shares. Proposed $500M exchangeable notes, $50M option and $3.5B-$4B revolver are not closed/drawn funding.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1534504/000119312526389847/d179978dex991.htm</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference PBF share price $70.4 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
   </si>
   <si>
     <t>PBF reported Q2 2026 adjusted EBITDA of $1,239.9M and H1 2026 adjusted EBITDA of $1,308.6M.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/-/filing/8-K/153450426000029/</t>
   </si>
   <si>
     <t>2026-08-04</t>
   </si>
   <si>
     <t>PBF's June 30, 2026 balance sheet showed cash of $894.1M, total debt of $1,749.1M, net debt of $855.0M, and net-debt-to-capitalization of 12%.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/-/filing/10-Q/153450426000030/</t>
   </si>
   <si>
     <t>PBF reported 121.1M fully-converted diluted shares for Q2 2026.</t>
   </si>
   <si>
     <t>PBF said Martinez returned to full operations in May 2026, received a fifth $250M insurance installment, and had $1.25B of unallocated insurance reimbursements received to date.</t>
   </si>
   <si>
     <t>PBF reported Q2 2026 throughput of 887.3 thousand barrels per day, Q3 2026 throughput guidance of 900-960 thousand barrels per day, and Q2 gross refining margin excluding special items of $23.40 per barrel.</t>
   </si>
@@ -631,128 +667,128 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>66.46</v>
+        <v>80.78</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>2100</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>4.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
-        <v>894.1</v>
+        <v>849.3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>121.1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>2641.3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
         <v>205.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
         <v>1308.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>1250</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>855</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17">
         <v>68.7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18">
         <v>1239.9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19">
         <v>23.4</v>
       </c>
@@ -796,51 +832,51 @@
       <c r="B24">
         <v>960</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25">
         <v>900</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B26">
         <v>850</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B27">
-        <v>1749.1</v>
+        <v>2091.3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B29" t="str">
         <f>(Model!$B$6*Model!$B$11)</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B30" t="str">
         <f>(Model!$B$7*Model!$B$8)</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
@@ -950,149 +986,215 @@
     </row>
     <row r="46">
       <c r="A46" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>50</v>
       </c>
       <c r="B2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" t="s">
         <v>53</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
         <v>55</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>