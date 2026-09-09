--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,77 +10,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="current_debt_m">Model!$B$10</definedName>
+    <definedName name="cash_and_investments_m">Model!$B$15</definedName>
+    <definedName name="enterprise_value_m">Model!$B$16</definedName>
     <definedName name="total_debt_m">Model!$B$17</definedName>
+    <definedName name="ev_ebitda_multiple">Model!$B$6</definedName>
+    <definedName name="normalized_ebitda_m">Model!$B$7</definedName>
+    <definedName name="diluted_shares_m">Model!$B$11</definedName>
+    <definedName name="equity_value_m">Model!$B$19</definedName>
     <definedName name="fair_value">Model!$B$20</definedName>
+    <definedName name="investments_m">Model!$B$12</definedName>
     <definedName name="current_price">Model!$B$5</definedName>
-    <definedName name="normalized_ebitda_m">Model!$B$7</definedName>
-    <definedName name="cash_and_investments_m">Model!$B$15</definedName>
     <definedName name="cash_m">Model!$B$9</definedName>
-    <definedName name="investments_m">Model!$B$12</definedName>
+    <definedName name="long_term_debt_m">Model!$B$13</definedName>
     <definedName name="net_cash_m">Model!$B$18</definedName>
     <definedName name="upside">Model!$B$21</definedName>
-    <definedName name="ev_ebitda_multiple">Model!$B$6</definedName>
-[...4 lines deleted...]
-    <definedName name="equity_value_m">Model!$B$19</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
-[...4 lines deleted...]
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_7143bcaaa4708cfe05c0634cfec63bcc</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+  <si>
+    <t>UFPI EV/EBITDA valuation</t>
+  </si>
+  <si>
+    <t>As of 2026-07-31  ·  Currency: USD  ·  https://modeledge.ai/model/fm_7143bcaaa4708cfe05c0634cfec63bcc</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>EV/EBITDA multiple</t>
   </si>
   <si>
     <t>Normalized EBITDA ($M)</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>cash_m</t>
   </si>
   <si>
     <t>current_debt_m</t>
   </si>
   <si>
     <t>diluted_shares_m</t>
   </si>
@@ -108,99 +108,105 @@
   <si>
     <t>equity_value_m</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value / share</t>
   </si>
   <si>
     <t>Upside / downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>ev_ebitda_multiple = 9, normalized_ebitda_m = 525</t>
+    <t>ev_ebitda_multiple = 9, normalized_ebitda_m = 515</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>ev_ebitda_multiple = 7.5, normalized_ebitda_m = 460</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>ev_ebitda_multiple = 10.5, normalized_ebitda_m = 590</t>
+    <t>ev_ebitda_multiple = 10.5, normalized_ebitda_m = 575</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>UFPI Q1 2026 Form 10-Q reported cash and equivalents of $714.453M, investments of $40.104M, current debt of $6.027M, long-term debt of $228.310M, and 56.48023M shares outstanding at March 28, 2026.</t>
-[...2 lines deleted...]
-    <t>https://modeledge.ai/company/-/filing/10-Q/110465926056076/</t>
+    <t>UFPI's Q2 2026 earnings release reported net sales of $1.883B, diluted EPS of $1.48, net earnings attributable to controlling interests of $83M, and adjusted EBITDA of $154.5M, or 8.2% of net sales, for the quarter ended June 27, 2026.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/912767/000091276726000044/ufpi-20260729xex99d1.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>UFPI 2025 annual EBITDA was $524.952M; 2025 diluted EPS was $5.00 and free cash flow was $276.36M.</t>
-[...14 lines deleted...]
-    <t>https://modeledge.ai/company/-/filing/8-K/912767260000035/</t>
+    <t>The Q2 2026 release reported cash and equivalents of $597.263M, investments of $46.330M, current debt of $5.493M, and long-term debt and finance lease obligations of $228.758M at June 2026.</t>
+  </si>
+  <si>
+    <t>The July 2026 investor presentation showed Q2 2026 TTM net sales of $6.234B, TTM adjusted EBITDA of approximately $513M, adjusted EBITDA margin of 8.2%, and liquidity of approximately $1.9B.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/912767/000091276726000048/ufpi-20260730xex99d1.htm</t>
+  </si>
+  <si>
+    <t>Management said Q2 2026 marked the first quarter of positive year-over-year organic growth since Q3 2022, but elevated transportation costs and soft new residential construction remain headwinds.</t>
+  </si>
+  <si>
+    <t>https://finance.yahoo.com/quote/UFPI/earnings/UFPI-Q2-2026-earnings_call-658090.html</t>
+  </si>
+  <si>
+    <t>UFPI repurchased 1.66977M shares for $141.8M during the first six months of 2026 and had about $273M remaining under its latest repurchase authorization as of July 29, 2026.</t>
+  </si>
+  <si>
+    <t>UFPI's latest stored market price used for this refresh was $86.74 on July 31, 2026.</t>
+  </si>
+  <si>
+    <t>https://finance.yahoo.com/quote/UFPI/</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="#,##0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
@@ -548,112 +554,112 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
-        <v>84.69</v>
+        <v>86.74</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
         <v>9</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>525</v>
+        <v>515</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>714.453</v>
+        <v>597.263</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
-        <v>6.027</v>
+        <v>5.493</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>56.48023</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
-        <v>40.104</v>
+        <v>46.33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>228.31</v>
+        <v>228.758</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="str">
         <f>(Model!$B$9+Model!$B$12)</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="str">
         <f>(Model!$B$7*Model!$B$6)</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
@@ -739,116 +745,138 @@
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
         <v>41</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>