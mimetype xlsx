--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -10,79 +10,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="debt_m">Model!$B$7</definedName>
+    <definedName name="diluted_shares_m">Model!$B$8</definedName>
+    <definedName name="normalized_ebitda_m">Model!$B$9</definedName>
+    <definedName name="cactus_peer_ev_ebitda">Model!$B$12</definedName>
+    <definedName name="equity_value_m">Model!$B$18</definedName>
+    <definedName name="current_ev_ebitda">Model!$B$20</definedName>
+    <definedName name="target_ev_ebitda">Model!$B$10</definedName>
+    <definedName name="current_equity_value_m">Model!$B$14</definedName>
+    <definedName name="enterprise_value_m">Model!$B$15</definedName>
+    <definedName name="current_enterprise_value_m">Model!$B$17</definedName>
     <definedName name="peer_parity_price">Model!$B$22</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
-    <definedName name="debt_m">Model!$B$7</definedName>
-[...1 lines deleted...]
-    <definedName name="equity_value_m">Model!$B$18</definedName>
+    <definedName name="peer_parity_enterprise_value_m">Model!$B$16</definedName>
+    <definedName name="fair_value_per_share">Model!$B$21</definedName>
     <definedName name="cash_m">Model!$B$5</definedName>
-    <definedName name="current_equity_value_m">Model!$B$14</definedName>
-    <definedName name="current_ev_ebitda">Model!$B$20</definedName>
+    <definedName name="peer_parity_equity_value_m">Model!$B$19</definedName>
     <definedName name="upside_pct">Model!$B$23</definedName>
-    <definedName name="cactus_peer_ev_ebitda">Model!$B$12</definedName>
-[...6 lines deleted...]
-    <definedName name="peer_parity_equity_value_m">Model!$B$19</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>OMS Energy Technologies Cactus-comp EV/EBITDA valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-26  ·  Currency: USD  ·  https://modeledge.ai/model/fm_71aa05cab24a9dcffaf94b08c4ae560a</t>
+    <t>As of 2026-10-22  ·  Currency: USD  ·  https://modeledge.ai/model/fm_71aa05cab24a9dcffaf94b08c4ae560a</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Unrestricted cash</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Debt</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Normalized adjusted EBITDA</t>
   </si>
   <si>
     <t>Target EV / adjusted EBITDA</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
@@ -152,57 +152,102 @@
   <si>
     <t>normalized_ebitda_m = 41.223, target_ev_ebitda = 7</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>normalized_ebitda_m = 32.978, target_ev_ebitda = 4</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>normalized_ebitda_m = 49.468, target_ev_ebitda = 10</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 22 20-F/A explanatory note, controls and segment disclosures reviewed. Amendment identifies ineffective controls, IFRS staffing/policy weaknesses and remediation expected in FY2027; segment-disclosure revisions do not alter recognized financial amounts. Preserve aggregate EBITDA, cash/debt/shares and 7x valuation. Historical full annual review and consistent Cactus peer refresh remain open.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/OMSE/filing/20-FA/0001193125-26-428094</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $4.125 retrieved 2026-10-22T15:22:03.983075-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>October 16 Model Edge regular-session OMSE reference $4.12, refreshed 2026-10-16T15:05:06.607723-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>Previously reviewed order release; orders are not immediate cash or EBITDA.</t>
+  </si>
+  <si>
+    <t>https://ir.omsos.com/news-releases/news-release-details/oms-energy-technologies-nasdaq-omse-secures-us94-million-new</t>
+  </si>
+  <si>
+    <t>September 29 Modeledge reference OMSE stock price $4.45, retrieved 2026-09-29T15:15:04.18005-06:00; a post-session reference snapshot, not an asserted official close. No operating or intrinsic valuation inputs changed in this review.</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>September 29 review recovered the September 28 issuer release absent from Model Edge's index: $9.4M new orders, comprising $7.1M Saudi Aramco tender outside the long-term agreement with January 2027 delivery and $2.3M Pertamina under the existing contract with March 2027 delivery. This supports order visibility and is a plausible backdrop for +5.20%, not proven price causation. No margin or annual guidance bridge is disclosed, so retain $41.223M normalized EBITDA, 7x, $151.985M unrestricted cash and existing shares. Do not add full order value to EBITDA or cash.</t>
+  </si>
+  <si>
+    <t>https://ir.omsos.com/node/7111/pdf</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $4.43; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>No new indexed activity or newer press release was found in the reviewed window, and no verified company-specific cause was established for September 10's 6.14% decline. Retain 7x target EV/EBITDA and operating inputs.</t>
+  </si>
+  <si>
     <t>OMSE fiscal 2026 revenue was $155.9M, adjusted EBITDA was $41.2M, adjusted free cash flow was $52.5M, and cash and cash equivalents were $152.0M.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2012219/000119312526283046/omse-ex99_1.htm</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>OMSE had 42,448,704 ordinary shares outstanding and reported no debt as of March 31, 2026.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2012219/000119312526282941/omse-20260331.htm</t>
   </si>
   <si>
     <t>Cactus is a surface pressure-control peer with no bank debt and $365.8M of cash at June 30, 2026.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1699136/000162828026050657/whd-20260630xexhibit991.htm</t>
   </si>
   <si>
     <t>Cactus traded at approximately 13.44x EV/EBITDA in late August 2026.</t>
   </si>
   <si>
     <t>https://stockanalysis.com/stocks/whd/statistics/</t>
   </si>
   <si>
     <t>Oilfield services and equipment companies are commonly valued using EBITDA-based market multiples.</t>
   </si>
   <si>
     <t>https://www.stout.com/en/insights/article/valuation-methodologies-oil-gas-industry</t>
   </si>
@@ -592,51 +637,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
         <v>151.985</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>4.48</v>
+        <v>4.125</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>42.448704</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>41.223</v>
       </c>
@@ -831,51 +876,51 @@
     </row>
     <row r="36">
       <c r="A36" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B36" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -887,82 +932,170 @@
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>