--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -10,102 +10,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="implied_equity_value_b">Model!$B$42</definedName>
+    <definedName name="nbis_market_cap_b">Model!$B$16</definedName>
+    <definedName name="planned_gpus">Model!$B$27</definedName>
+    <definedName name="q2_2026_revenue_b">Model!$B$29</definedName>
+    <definedName name="nbis_market_cap_to_arr">Model!$B$34</definedName>
+    <definedName name="peer_blended_market_cap_to_arr">Model!$B$38</definedName>
+    <definedName name="current_market_cap_to_run_rate">Model!$B$39</definedName>
+    <definedName name="applied_market_cap_to_arr">Model!$B$40</definedName>
+    <definedName name="common_shares_outstanding_m">Model!$B$9</definedName>
+    <definedName name="crwv_market_cap_b">Model!$B$11</definedName>
+    <definedName name="execution_discount_pct">Model!$B$13</definedName>
+    <definedName name="undiscounted_peer_value_per_share">Model!$B$43</definedName>
+    <definedName name="brun_exit_arr_b">Model!$B$7</definedName>
+    <definedName name="future_dilution_pct">Model!$B$14</definedName>
+    <definedName name="upside_downside">Model!$B$45</definedName>
+    <definedName name="crwv_exit_arr_b">Model!$B$10</definedName>
+    <definedName name="contracted_tcv_b">Model!$B$21</definedName>
+    <definedName name="economic_common_equivalent_shares_m">Model!$B$33</definedName>
+    <definedName name="brun_market_cap_b">Model!$B$8</definedName>
+    <definedName name="current_price">Model!$B$12</definedName>
+    <definedName name="remaining_prefunded_warrants_m">Model!$B$17</definedName>
+    <definedName name="brun_market_cap_to_arr">Model!$B$31</definedName>
+    <definedName name="public_run_rate_anchor_b">Model!$B$35</definedName>
+    <definedName name="fair_value_per_share">Model!$B$44</definedName>
+    <definedName name="shaz_proforma_run_rate_b">Model!$B$18</definedName>
+    <definedName name="cash_b">Model!$B$20</definedName>
+    <definedName name="new_zealand_contract_tcv_b">Model!$B$24</definedName>
+    <definedName name="current_economic_market_cap_b">Model!$B$36</definedName>
+    <definedName name="effective_diluted_shares_m">Model!$B$37</definedName>
+    <definedName name="convertible_notes_b">Model!$B$22</definedName>
+    <definedName name="planned_capacity_mw">Model!$B$26</definedName>
+    <definedName name="undiscounted_peer_equity_value_b">Model!$B$41</definedName>
     <definedName name="nbis_exit_arr_b">Model!$B$15</definedName>
-    <definedName name="convertible_notes_b">Model!$B$22</definedName>
+    <definedName name="june_equity_financing_price">Model!$B$23</definedName>
+    <definedName name="new_zealand_contract_years">Model!$B$25</definedName>
     <definedName name="q1_exit_run_rate_guide_b">Model!$B$28</definedName>
-    <definedName name="brun_market_cap_b">Model!$B$8</definedName>
-[...16 lines deleted...]
-    <definedName name="q2_2026_revenue_b">Model!$B$29</definedName>
     <definedName name="crwv_market_cap_to_arr">Model!$B$32</definedName>
-    <definedName name="public_run_rate_anchor_b">Model!$B$35</definedName>
-[...13 lines deleted...]
-    <definedName name="peer_blended_market_cap_to_arr">Model!$B$38</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>SharonAI contracted run-rate peer valuation</t>
   </si>
   <si>
     <t>Equity market-cap-to-contracted-run-rate valuation updated for Q2 2026. The $1.345B annualized base sums disclosed multi-year contracts, including the new six-year NVIDIA compute collaboration. A 35% execution and financing discount and 10% dilution cushion reflect the gap between $1.9M of quarterly revenue and the capital-intensive deployment required to realize the $8.8B contracted backlog.</t>
   </si>
   <si>
-    <t>As of 2026-08-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_752cd8a4df40fdc99e3905849e660f07</t>
+    <t>As of 2026-10-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_752cd8a4df40fdc99e3905849e660f07</t>
   </si>
   <si>
     <t>CY2027E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>BRUN 2026 exit annualized run-rate revenue</t>
   </si>
   <si>
     <t>BRUN market capitalization</t>
   </si>
   <si>
     <t>Common shares outstanding</t>
   </si>
   <si>
     <t>CRWV 2026 exit annualized run-rate revenue</t>
   </si>
   <si>
     <t>CRWV market capitalization</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
@@ -251,50 +251,161 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>execution_discount_pct = 0.55, future_dilution_pct = 0.2, shaz_proforma_run_rate_b = 0.9</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>execution_discount_pct = 0.15, future_dilution_pct = 0.05, shaz_proforma_run_rate_b = 1.6</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference SHAZ quote $45.12, refreshed 2026-10-07T15:02:59.869273-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 price -6.23%. Four new424B3 accessions have identical first50,000characters and repeat September24auditor change and October1GPUfacility disclosure; reviewed operative summaries once, not entire402,823-character repeated agreements. $356Mcapacity(150M A/206M B),42months,7.25%step-up/9.95%,initial parent guarantee with conditional release were already known. No evidence that all capacity was funded; resale/convertible registration totals are not additive fresh issuance. No new operating catalyst verified. Preserve1.3453Bannualizedcontractvalue,35%executionhaircut,10%dilution and38.478328Mcommon; $80.463167 unchanged. Hold peer basis until comparable FDshares/ARR are reconciled.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SHAZ/filing/424B3/0001493152-26-046081</t>
+  </si>
+  <si>
+    <t>Additional supporting source for October 7 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SHAZ/filing/424B3/0001493152-26-046082</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SHAZ/filing/424B3/0001493152-26-046083</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SHAZ/filing/424B3/0001493152-26-046084</t>
+  </si>
+  <si>
+    <t>October 5 Model Edge reference SHAZ price $47.7, refreshed 2026-10-05T15:03:35.119985-06:00. Price-only inputs refresh market-relative outputs; BRUN also refreshes its established peer-relative multiple.</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>October 5: reference price fell 6.12% to $47.70. No new verified issuer-specific cause or guidance was found. The already-reviewed $356M committed equipment facility is not proof of a full draw. Preserve $1.3453B fully ramped contracted annualized revenue, 35% execution discount, 10% dilution allowance and 38.478328M common shares. Peer market-cap refresh remains held pending the previously required full economic-share and ARR-basis reconciliation; do not mix mismatched peer definitions.</t>
+  </si>
+  <si>
+    <t>https://sharonai.com/investors/</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference SHAZ quote $50.81, refreshed 2026-10-02T17:10:06.611504-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>September 28 GPU financing agreement provides $356M committed capacity ($150M A/$206M B), 42-month bullet maturity from initial utilization, A coupon initially 7.25% stepping to 9.95%, B 9.95%, collateral and loan-to-value covenants. Parent guarantee initially exists with a release mechanism after A repayment; do not describe it as wholly nonrecourse from inception. A mandatory prepayment mechanism uses customer acceptance deposits. Facility commitment is not proof of full funding or new ARR. Keep $1.345B contract annualization, 35% execution discount, 10% dilution cushion and 38.478328M common; financing/deployment risk is not eliminated.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SHAZ/filing/8-K/0001493152-26-045368</t>
+  </si>
+  <si>
+    <t>September 24: a new 8-K reports HoganTaylor dismissed September 20 and EY engaged September 23. Prior auditor reports had no adverse/disclaimer opinions; no disagreements were reported, with the previously disclosed internal-control material weakness noted as a reportable event. This is a real auditor change, distinct from the earlier amendment correcting an item heading. The S-8 registers 1.44M additional plan shares (1.2M reserve increase plus 0.24M recycled reserve); plan capacity is not issued dilution and August reserve expansion was already known. Keep 38.478328M common, zero residual prefunded warrants and the 10% future cushion. Synchronized fully diluted peer-capitalization/ARR refresh remains open.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2068385/000149315226044154/</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>September 24 reference SHAZ price $56.4; quote refresh timestamp 2026-09-24T15:15:28.929474-06:00. This changes market-relative outputs; price alone does not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>Supporting primary filing for the September 24 source review described above.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2068385/000149315226044150/</t>
+  </si>
+  <si>
+    <t>September 23 subsequent capital review resolves the prefunded-warrant estimate: September 17 Form 4 and 13D/A confirm 2,674,823 warrants exercised September 15 at $0.0001 and termination of the original 6,374,823 warrant. The other 3,700,000 were exercised June 30 and already included in reported common shares. Latest holder bridge has 38,341,987 Class A shares; add the unchanged reported 136,341 Class B shares to obtain 38.478328M common shares, with zero remaining prefunded warrants. Replace old 35.803505M common plus incorrect 2.276345M residual estimate (38.079850M total). This corrects 398,478 missing economic shares; exercise itself does not create new economic dilution beyond the prefunded claim. Keep 35% execution discount, 10% dilution cushion, contracted annualization and existing peer assumptions; peer full-share/cap refresh remains open.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2068385/000093583626000500/</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>June 30 and August 5 shares were 35667164 Class A plus 136341 Class B; the 370 dollar warrant exercise cash is consistent with 3700000 June exercises at 0.0001 dollars. September holder filing provides the subsequent exercise bridge.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2068385/000149315226036377/form10-q.htm</t>
+  </si>
+  <si>
+    <t>September 23 VAST DataEnclave collaboration describes customer-controlled AI infrastructure without quantified revenue, bookings, pricing or incremental committed ARR. The amended 8-K corrects the disclosure item from 4.01 to 7.01 and is not an auditor change. Retain the existing risk-adjusted contract ARR model; unverified stock-specific cause for the 8.67% fall. Prior prefunded warrant and peer full-share reconciliation remain open; historical review incomplete.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2068385/000149315226043864/form8-ka.htm</t>
+  </si>
+  <si>
+    <t>September 23 reference SHAZ price $57.73; quote timestamp 2026-09-23T15:21:17.757003-06:00. Market price alone does not change operating value.</t>
+  </si>
+  <si>
+    <t>No confirmed company-specific cause for the daily decline. Preserve contract annualization, 35% execution discount and 10% dilution buffer. Residual prefunded warrants and peer capitalization reconciliation remain unresolved; do not count design capacity as deployments.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference SHAZ share price $51.91 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $59.41. The share quote changes market-relative outputs, not operating forecasts or intrinsic fair value.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>Reviewed August 20 customer acceptance, August 21 indenture, August AGM, August 27 resale supplement and September 4 Rafay release, plus Q2 operating/deployment commentary and 10-Q/A capital disclosures. The $950M customer contract is already in the model; Rafay's up-to-150,000-GPU platform design is not deployed capacity or new contracted ARR. The supplemental indenture modifies existing $350M notes; the plan adds 1.2M reserved shares, not immediate issuance. The 10-Q/A corrects 2025 comparatives. Retain the existing peer valuation and estimated pre-funded balance pending reconciliation; no confirmed cause for the +5.02% daily price move.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2068385/000149315226041450/0001493152-26-041450-index.html</t>
   </si>
   <si>
     <t>Q2 2026 revenue was $1.9M; contracted TCV reached $8.8B; disclosed projects imply about $1.345B of fully ramped annualized revenue; cash was $1.861B and convertible notes were about $1.007B.</t>
   </si>
   <si>
     <t>https://storage.googleapis.com/d8a084c25db2/0002068385/0001493152-26-036254/ex99-1.htm</t>
   </si>
   <si>
     <t>2026-08-06</t>
   </si>
   <si>
     <t>Peer market capitalizations and SHAZ price were refreshed in a single August 6, 2026 market-data snapshot.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/SHAZ</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="8">
@@ -718,115 +829,115 @@
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>1.388511867</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
-        <v>35.803505</v>
+        <v>38.478328</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="7">
         <v>18.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="7">
         <v>46.553521208</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6">
-        <v>52.15</v>
+        <v>45.12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="9">
         <v>0.35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="9">
         <v>0.1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="7">
         <v>45.5712</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="8">
-        <v>2.276345</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="10">
         <v>1.3453</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20">
         <v>1.861</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
@@ -1141,94 +1252,314 @@
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>64</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>66</v>
       </c>
       <c r="B2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" t="s">
         <v>69</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>70</v>
       </c>
-      <c r="C3" t="s">
-        <v>68</v>
+      <c r="B4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C13" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" t="s">
+        <v>89</v>
+      </c>
+      <c r="C14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>99</v>
+      </c>
+      <c r="B20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>101</v>
+      </c>
+      <c r="B21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>