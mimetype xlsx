--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -11,88 +11,88 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="product_ev_b">Model!$B$14</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
-[...2 lines deleted...]
-    <definedName name="royalty_value_b">Model!$B$15</definedName>
     <definedName name="equity_value_b">Model!$B$16</definedName>
     <definedName name="fair_value_per_share">Model!$B$17</definedName>
     <definedName name="upside_pct">Model!$B$18</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares_m">Model!$B$7</definedName>
-    <definedName name="net_cash_b">Model!$B$8</definedName>
+    <definedName name="ntm_royalty_b">Model!$B$9</definedName>
+    <definedName name="product_ev_sales">Model!$B$10</definedName>
     <definedName name="product_rev_b">Model!$B$11</definedName>
     <definedName name="royalty_ni_multiple">Model!$B$12</definedName>
+    <definedName name="royalty_value_b">Model!$B$15</definedName>
+    <definedName name="net_cash_b">Model!$B$8</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>Vicor product and royalty SOTP</t>
   </si>
   <si>
-    <t>As of 2026-08-25  ·  Currency: USD  ·  https://modeledge.ai/model/fm_792e149b172a00d8a737d8f8bf0fa1f0</t>
+    <t>As of 2026-09-10  ·  Currency: USD  ·  https://modeledge.ai/model/fm_792e149b172a00d8a737d8f8bf0fa1f0</t>
   </si>
   <si>
     <t>Valuation</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
-    <t>Cash less debt at Jun 30 2026</t>
+    <t>Cash less debt (post CHIPS credit)</t>
   </si>
   <si>
     <t>NTM royalty run-rate</t>
   </si>
   <si>
     <t>Product EV / sales</t>
   </si>
   <si>
     <t>NTM product revenue</t>
   </si>
   <si>
     <t>Royalty capitalization multiple</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>product_ev_b</t>
   </si>
   <si>
     <t>royalty_value_b</t>
   </si>
   <si>
     <t>equity_value_b</t>
   </si>
@@ -105,96 +105,102 @@
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value / share</t>
   </si>
   <si>
     <t>Upside / downside</t>
   </si>
   <si>
     <t>Product operating EV</t>
   </si>
   <si>
     <t>Royalty capitalized value</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>diluted_shares_m = 47.7, ntm_royalty_b = 0.09, product_ev_sales = 9, product_rev_b = 0.65, royalty_ni_multiple = 18</t>
+    <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>diluted_shares_m = 49, ntm_royalty_b = 0.05, product_ev_sales = 6, product_rev_b = 0.45, royalty_ni_multiple = 12</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>diluted_shares_m = 47, ntm_royalty_b = 0.15, product_ev_sales = 12, product_rev_b = 0.9, royalty_ni_multiple = 22</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Q2 2026 product and royalty revenue $143.4M, up 26.9% sequentially from $113.0M. Royalty revenue $30.4M. Gross margin 58%. Income from operations $34.9M. Cash and cash equivalents $453.6M at June 30, 2026. One-year backlog $379.7M. Management guided a nearly 10% Q3 revenue increase and over $600M of 2026 revenue.</t>
+    <t>Q2 2026 product revenue $112.9M and royalty revenue $30.4M (total $143.4M). Gross margin 58%. Income from operations $34.9M. Cash $453.6M at June 30, 2026. One-year backlog $379.7M. Management guided nearly 10% Q3 revenue increase and over $600M of 2026 revenue.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/751978/000119312526309538/d115827dex991.htm</t>
   </si>
   <si>
-    <t>2026-08-25</t>
-[...2 lines deleted...]
-    <t>Q2 2026 10-Q: cash $453.6M, total liabilities $59.6M with no long-term debt, common shares outstanding 34,389,014 plus Class B 11,717,718 as of July 22, 2026. Diluted weighted-average shares 47.708 million. Diluted EPS $1.04 including a $10.9M tax benefit.</t>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>Q2 2026 10-Q: cash $453.6M, no long-term debt, diluted weighted-average shares 47.708M. Diluted EPS $1.04 including a $10.9M tax benefit.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/751978/000119312526322462/vicr-20260630.htm</t>
   </si>
   <si>
-    <t>Q2 2026 earnings call: advanced products $94.2M (65.7% of revenue); newest license contributed $15M in Q2, then $5M in Q3 and $10M per quarter for the following four quarters; 2026 guide is conservative on further licenses pending the second ITC case in 2027; CHIPS Act ITC refund of $14.3M received July 13.</t>
+    <t>Q2 2026 earnings call: advanced products $94.2M (65.7% of revenue); newest license $15M in Q2 then $5M in Q3 and $10M/q for four quarters; 2026 guide conservative on further licenses pending second ITC case in 2027; CHIPS Act ITC refund of $14.3M received July 13.</t>
   </si>
   <si>
     <t>https://www.fool.com/earnings/call-transcripts/2026/07/21/vicor-vicr-q2-2026-earnings-call-transcript/</t>
   </si>
   <si>
-    <t>Four-analyst S&amp;P Global consensus on StockAnalysis as of Aug 25, 2026: Buy, average target $386.25 (Needham $320, Roth $375, Craig-Hallum $450). Street 2026 revenue $604M and 2027 $940M.</t>
+    <t>Aug 25, 2026 Board approved a new $150M common-stock repurchase authorization replacing the prior program (no expiration; discretionary).</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/751978/000119312526370420/d161606d8k.htm</t>
+  </si>
+  <si>
+    <t>Four-analyst S&amp;P Global consensus on StockAnalysis: Buy, average target $386.25 (Needham $320, Roth $375, Craig-Hallum $450). Street 2026 revenue ~$604M and 2027 ~$940M. Spot price $183.87 as of Sep 9, 2026 close.</t>
   </si>
   <si>
     <t>https://stockanalysis.com/stocks/vicr/forecast/</t>
   </si>
   <si>
     <t>Public Modeledge research: OpenAI 750MW Cerebras commitment is an indirect Vicor hardware-demand path, not a token-royalty stream. Cerebras content per system is undisclosed.</t>
   </si>
   <si>
     <t>https://modeledge.ai/artifact/d7c4a75f5584b0c23eb438361f1110f07ee7cfd68bb7768798c2bb219266e8ad</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.000"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;0.0"/>
   </numFmts>
@@ -579,98 +585,98 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>194.62</v>
+        <v>183.87</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
         <v>47.7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
-        <v>0.454</v>
+        <v>0.468</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <v>0.09</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B10">
+      <c r="B10" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
         <v>0.65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B12">
+      <c r="B12" s="7">
         <v>18</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="str">
         <f>(Model!$B$11*Model!$B$10)</f>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="str">
         <f>(Model!$B$9*Model!$B$12)</f>
       </c>
     </row>
     <row r="16">
@@ -765,51 +771,51 @@
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -849,43 +855,54 @@
         <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>