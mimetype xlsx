--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -10,91 +10,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="terminal_adjusted_ebitda_margin">Model!$B$15</definedName>
+    <definedName name="discount_factor">Model!$B$19</definedName>
+    <definedName name="revenue_fy2031">Model!$B$22</definedName>
+    <definedName name="current_ev_fy2026_revenue">Model!$B$26</definedName>
+    <definedName name="present_value_enterprise_value">Model!$B$28</definedName>
     <definedName name="upside_downside">Model!$B$31</definedName>
-    <definedName name="long_term_gross_margin">Model!$B$11</definedName>
-    <definedName name="terminal_adjusted_ebitda_margin">Model!$B$15</definedName>
     <definedName name="implied_terminal_opex_ratio">Model!$B$20</definedName>
-    <definedName name="terminal_enterprise_value">Model!$B$27</definedName>
-[...6 lines deleted...]
-    <definedName name="implied_equity_value">Model!$B$29</definedName>
     <definedName name="annual_share_dilution">Model!$B$6</definedName>
     <definedName name="current_price">Model!$B$7</definedName>
     <definedName name="discount_rate">Model!$B$8</definedName>
+    <definedName name="fully_diluted_shares">Model!$B$9</definedName>
+    <definedName name="fy2026_revenue">Model!$B$10</definedName>
+    <definedName name="long_term_gross_margin">Model!$B$11</definedName>
+    <definedName name="current_enterprise_value">Model!$B$24</definedName>
     <definedName name="pro_forma_net_cash">Model!$B$13</definedName>
     <definedName name="revenue_cagr_fy27_fy31">Model!$B$14</definedName>
-    <definedName name="revenue_fy2031">Model!$B$22</definedName>
-[...1 lines deleted...]
-    <definedName name="fully_diluted_shares">Model!$B$9</definedName>
+    <definedName name="terminal_ev_ebitda">Model!$B$16</definedName>
+    <definedName name="pro_forma_market_cap">Model!$B$21</definedName>
+    <definedName name="terminal_diluted_shares">Model!$B$23</definedName>
+    <definedName name="implied_equity_value">Model!$B$29</definedName>
+    <definedName name="fair_value_per_share">Model!$B$30</definedName>
     <definedName name="pro_forma_basic_shares">Model!$B$12</definedName>
-    <definedName name="discount_factor">Model!$B$19</definedName>
-[...2 lines deleted...]
-    <definedName name="current_ev_fy2026_revenue">Model!$B$26</definedName>
+    <definedName name="years_to_terminal">Model!$B$17</definedName>
+    <definedName name="adjusted_ebitda_fy2031">Model!$B$25</definedName>
+    <definedName name="terminal_enterprise_value">Model!$B$27</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <si>
     <t>Twist Bioscience guidance-aware optimistic FY2031 EBITDA valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Guidance-aware but optimistic discounted terminal-value framework anchored to FY2026 guidance. The central case assumes a 21% revenue CAGR through FY2031, above the CAGR required to satisfy management's more-than-double organic revenue objective but below the recent 23%-25% growth pace. The former 25% central case is retained as the bull case. The August 2026 equity offering is included pro forma in both net cash and dilution.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-05  ·  Currency: USD  ·  https://modeledge.ai/model/fm_79cf9a81e764326ae2cb025eaf56cd29</t>
+    <t>As of 2026-10-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_79cf9a81e764326ae2cb025eaf56cd29</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Annual share dilution through FY2031</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Pro forma fully diluted shares</t>
   </si>
   <si>
     <t>FY2026 revenue guidance midpoint</t>
   </si>
   <si>
     <t>Long-term gross margin reference</t>
   </si>
   <si>
     <t>Pro forma basic shares after confirmed offering</t>
   </si>
@@ -195,50 +195,128 @@
     <t>base</t>
   </si>
   <si>
     <t>annual_share_dilution = 0.01, discount_rate = 0.095, fully_diluted_shares = 0.0695, pro_forma_net_cash = 0.434, revenue_cagr_fy27_fy31 = 0.21, terminal_adjusted_ebitda_margin = 0.3, terminal_ev_ebitda = 35</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>annual_share_dilution = 0.015, discount_rate = 0.11, fully_diluted_shares = 0.0705, pro_forma_net_cash = 0.4, revenue_cagr_fy27_fy31 = 0.17, terminal_adjusted_ebitda_margin = 0.25, terminal_ev_ebitda = 28</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>annual_share_dilution = 0.01, discount_rate = 0.095, fully_diluted_shares = 0.0695, pro_forma_net_cash = 0.434, revenue_cagr_fy27_fy31 = 0.25, terminal_adjusted_ebitda_margin = 0.3, terminal_ev_ebitda = 35</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference TWST quote $155.65, refreshed 2026-10-07T15:03:01.039172-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 price -6.78%. New CEO Form4 covers4,548 existing shares sold October5 under a June15 plan, not a new award or operating forecast. Prior media reports of ARK selling/profit-taking are context, not verified causal attribution for today's move. No issuer operating revision found; preserve FY26revenue456.5M,base21%CAGR,30%terminalmargin,35x,9.5%discount and existing dilution assumptions; $112.428921 unchanged.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/TWST/filing/4/0001214659-26-012647</t>
+  </si>
+  <si>
+    <t>October 6 Model Edge reference TWST quote $166.97, refreshed 2026-10-06T15:02:52.006217-06:00. Price changes refresh market-relative outputs; evidence-supported valuation changes are separately described.</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>October 6: price fell 18.55% to $166.97. News reports attribute selling pressure to ARK reductions, insider sales and profit-taking; a precise causal attribution is unconfirmed and no new operating-guidance reduction was verified. Preserve FY2026 revenue $456.5M, FY2027-31 base CAGR 21%, terminal EBITDA margin 30%, 35x terminal multiple, 9.5% discount rate and existing offering/dilution assumptions. Price movement does not itself change intrinsic value.</t>
+  </si>
+  <si>
+    <t>https://www.investing.com/news/stock-market-news/why-is-twist-bioscience-stock-plunging-today-93CH-4935087</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 6 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://investors.twistbioscience.com/news-releases</t>
+  </si>
+  <si>
+    <t>October 5 Model Edge reference TWST price $205, refreshed 2026-10-05T15:03:35.796446-06:00. Price-only inputs refresh market-relative outputs; BRUN also refreshes its established peer-relative multiple.</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>October 5: reference price rose 8.66% to $205. New ownership forms describe existing vested units, tax-cover sales and a small preplanned CEO sale; they do not establish new operating guidance or a new award program. The September Lilly TuneLab announcement was already reviewed and discloses no quantified incremental revenue. No new verified company-specific catalyst supports changing FY2026 revenue $456.5M, FY2027-31 base CAGR 21%, terminal EBITDA margin 30%, 35x or 9.5% discount rate. Retain offering-adjusted cash/share assumptions and existing dilution allowance.</t>
+  </si>
+  <si>
+    <t>https://investors.twistbioscience.com/news-releases/news-release-details/twist-bioscience-joins-lilly-tunelab-advance-antibody-drug</t>
+  </si>
+  <si>
+    <t>Additional source for the October 5 review; see dated evidence note.</t>
+  </si>
+  <si>
+    <t>September 24: shares rose 16.11%. Read the September 16 Lilly TuneLab partnership release: antibody characterization and preferred service access are described, but no committed order value, revenue or margin guidance is provided. The older partnership is plausible background, not a verified exclusive cause of today's move. Keep $456.5M FY2026 revenue, 21% central CAGR, 30% terminal EBITDA margin, 35x terminal multiple and existing dilution. The offering-option/share bridge and older source window remain open.</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>September 24 reference TWST price $184.03; quote refresh timestamp 2026-09-24T15:15:28.761625-06:00. This changes market-relative outputs; price alone does not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>September 15 conference reaffirmed Q4 adjusted-EBITDA breakeven, AI-order growth and 5-20 day conversion. The Anthropic pilot was already included in prior expectations; FY2027 guidance is deferred to November. Keep 21% central revenue CAGR, 25% bull, 30% terminal margin, 35x and explicit dilution; no new forecast change justified. Provider metadata uses a generic Global Healthcare Conference title while the transcript introduction names Baird; event identification should be checked before treating it as a second independent event. Overallotment/old source backlog remains unresolved.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/TWST/Transcript/470a114f6fdd06271bad1aade3f8d720</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>September 15 reference TWST share price $138.1; provider quote update 2026-09-15T15:01:38.67949-06:00. Stock-price movement alone does not change the operating forecast.</t>
+  </si>
+  <si>
+    <t>No confirmed company-specific source supports a forecast change. Price slider expanded to contain the current quote; offering/overallotment and historical review remain unresolved.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference TWST share price $134.75 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
   </si>
   <si>
     <t xml:space="preserve">Q3 FY2026 revenue was $118.4M, up 23%; DSPS grew 39%; gross margin was 52.8%; FY2026 revenue guidance rose to $456M-$457M; Q4 revenue guidance was $123M-$124M; and Q4 adjusted EBITDA breakeven was reiterated.
 </t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1581280/000158128026000044/twst-2026630xex991.htm</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t xml:space="preserve">Twist's May 2026 Investor Day targeted more than doubling revenue organically from FY2027 through FY2031, adjusted EBITDA positivity in FY2027 and beyond, long-term gross margin above 60%, and more than $1B of annual revenue capacity.
 </t>
   </si>
   <si>
     <t>https://investors.twistbioscience.com/static-files/b091befc-c055-44c7-a7ce-9becedaa4607</t>
   </si>
   <si>
     <t xml:space="preserve">On the Q3 FY2026 call, management expected triple-digit order growth from AI-enabled drug discovery in both FY2026 and FY2027 and reiterated the long-term gross-margin goal.
 </t>
   </si>
   <si>
     <t>https://investors.twistbioscience.com/events/event-details/fiscal-2026-third-quarter-financial-results-conference-call</t>
   </si>
@@ -653,51 +731,51 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>0.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>111.4742</v>
+        <v>155.65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>0.095</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>0.0695</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
         <v>0.4565</v>
       </c>
@@ -975,51 +1053,51 @@
     </row>
     <row r="47">
       <c r="A47" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -1031,71 +1109,225 @@
         <v>51</v>
       </c>
       <c r="B2" t="s">
         <v>52</v>
       </c>
       <c r="C2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>56</v>
       </c>
       <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>58</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>60</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>