--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -10,264 +10,284 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="implied_market_cap_m">Model!$B$27</definedName>
-[...26 lines deleted...]
-    <definedName name="first_half_revenue_anchor_m">Model!$B$26</definedName>
+    <definedName name="intangible_assets_m">Model!$B$14</definedName>
+    <definedName name="q3_sequential_revenue_decline">Model!$B$25</definedName>
+    <definedName name="ntbv_per_share">Model!$B$28</definedName>
+    <definedName name="cash_investments_m">Model!$B$6</definedName>
+    <definedName name="convertible_debt_m">Model!$B$7</definedName>
+    <definedName name="diluted_shares_m">Model!$B$9</definedName>
+    <definedName name="noncash_tangible_recovery_pct">Model!$B$11</definedName>
+    <definedName name="wind_down_reserve_m">Model!$B$12</definedName>
+    <definedName name="q2_adjusted_ebitda_m">Model!$B$15</definedName>
+    <definedName name="q2_revenue_m">Model!$B$16</definedName>
+    <definedName name="q3_adjusted_ebitda_guidance_mid_m">Model!$B$17</definedName>
+    <definedName name="current_price">Model!$B$8</definedName>
+    <definedName name="noncash_tangible_book_m">Model!$B$10</definedName>
+    <definedName name="q3_revenue_guidance_mid_m">Model!$B$18</definedName>
+    <definedName name="reported_ntbv_m">Model!$B$19</definedName>
+    <definedName name="stockholders_equity_m">Model!$B$20</definedName>
+    <definedName name="net_cash_m">Model!$B$23</definedName>
+    <definedName name="liquidation_equity_value_m">Model!$B$27</definedName>
+    <definedName name="market_to_liquidation_value">Model!$B$30</definedName>
+    <definedName name="implied_market_cap_m">Model!$B$22</definedName>
+    <definedName name="noncash_tangible_recovery_m">Model!$B$24</definedName>
+    <definedName name="net_tangible_book_m">Model!$B$26</definedName>
+    <definedName name="fair_value">Model!$B$29</definedName>
+    <definedName name="upside">Model!$B$31</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
-[...7 lines deleted...]
-    <t>As of 2026-08-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_7d3f4c883b7e5ff5d55954950a5bdff7</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
+  <si>
+    <t>Chegg liquidation value</t>
+  </si>
+  <si>
+    <t>Conservative balance-sheet recovery model for CHGG after the Q2 2026 update. The model gives no credit to a turnaround multiple, content IP, or employability-platform upside. It values the equity as June cash and investments pro forma for final convertible repayment, plus a discounted recovery on non-cash tangible book, less a wind-down reserve.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_7d3f4c883b7e5ff5d55954950a5bdff7</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
-    <t>Adjusted EBITDA margin</t>
+    <t>Cash and investments</t>
+  </si>
+  <si>
+    <t>Convertible debt principal</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
-    <t>Net cash</t>
-[...5 lines deleted...]
-    <t>Target EV/EBITDA multiple</t>
+    <t>Non-cash tangible book</t>
+  </si>
+  <si>
+    <t>Non-cash tangible recovery</t>
+  </si>
+  <si>
+    <t>Wind-down reserve</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
-    <t>h1_2026_adjusted_ebitda_m</t>
-[...11 lines deleted...]
-    <t>q2_adjusted_ebitda_guidance_mid_m</t>
+    <t>intangible_assets_m</t>
   </si>
   <si>
     <t>q2_adjusted_ebitda_m</t>
   </si>
   <si>
-    <t>q2_revenue_guidance_mid_m</t>
-[...1 lines deleted...]
-  <si>
     <t>q2_revenue_m</t>
   </si>
   <si>
     <t>q3_adjusted_ebitda_guidance_mid_m</t>
   </si>
   <si>
     <t>q3_revenue_guidance_mid_m</t>
   </si>
   <si>
+    <t>reported_ntbv_m</t>
+  </si>
+  <si>
+    <t>stockholders_equity_m</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
-    <t>adjusted_ebitda_2026_m</t>
-[...7 lines deleted...]
-  <si>
     <t>implied_market_cap_m</t>
   </si>
   <si>
-    <t>enterprise_value_m</t>
-[...14 lines deleted...]
-    <t>implied_ev_ebitda</t>
+    <t>net_cash_m</t>
+  </si>
+  <si>
+    <t>noncash_tangible_recovery_m</t>
+  </si>
+  <si>
+    <t>q3_sequential_revenue_decline</t>
+  </si>
+  <si>
+    <t>net_tangible_book_m</t>
+  </si>
+  <si>
+    <t>liquidation_equity_value_m</t>
+  </si>
+  <si>
+    <t>ntbv_per_share</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
+    <t>market_to_liquidation_value</t>
+  </si>
+  <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
-    <t>Fair value</t>
+    <t>Liquidation value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
-    <t>FY2026 adjusted EBITDA ($M)</t>
-[...14 lines deleted...]
-    <t>Implied H2 revenue ($M)</t>
+    <t>Liquidation equity value ($M)</t>
+  </si>
+  <si>
+    <t>Pro forma net cash after debt payoff ($M)</t>
+  </si>
+  <si>
+    <t>Non-cash tangible recovery ($M)</t>
+  </si>
+  <si>
+    <t>Net tangible book value ($M)</t>
+  </si>
+  <si>
+    <t>NTBV per share</t>
+  </si>
+  <si>
+    <t>Market cap / liquidation value</t>
+  </si>
+  <si>
+    <t>Q3 guided sequential revenue change</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>adjusted_ebitda_margin = 0.1, diluted_shares_m = 112, net_cash_m = 30, revenue_2026_m = 185, target_ev_ebitda = 2.5</t>
+    <t>cash_investments_m = 31.14, convertible_debt_m = 0, diluted_shares_m = 112, noncash_tangible_book_m = 70, noncash_tangible_recovery_pct = 0.05, wind_down_reserve_m = 25</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>adjusted_ebitda_margin = 0.17, diluted_shares_m = 109, net_cash_m = 40, revenue_2026_m = 220, target_ev_ebitda = 5.5</t>
+    <t>cash_investments_m = 41.14, convertible_debt_m = 0, diluted_shares_m = 109, noncash_tangible_book_m = 80, noncash_tangible_recovery_pct = 0.35, wind_down_reserve_m = 10</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Q2 revenue was $51.8M, adjusted EBITDA was $9.1M, Q3 guidance was $43M-$44M of revenue and $1M-$2M of adjusted EBITDA, and June net cash was about $38.5M.</t>
+    <t>September 30 Modeledge reference CHGG price $0.7257, refreshed 2026-09-30T15:27:34.723348-06:00. This quote refresh changes market-relative outputs; any intrinsic effects are separately explained. For USAU only, the existing financing-price formula mechanically links valuation to price.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>September 30 activity feed links investor-update transcript 74449e6b737508f0447c61fc57e45ca3 to Chegg, but its full text is a Powerlaw/PWRL call, with Mike Dinsdale/Ben Black and private-investment NAV/distribution discussion. Exclude it from Chegg valuation; it is an issuer-association data error, not a Chegg cash distribution or business update. Preserve the existing liquidation model and $0.314274 value, while refreshing reference price.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CHGG/Transcript/74449e6b737508f0447c61fc57e45ca3</t>
+  </si>
+  <si>
+    <t>Q2 2026 materials reported $51.8M of revenue, $9.1M of adjusted EBITDA, Q3 revenue guidance of $43M-$44M, Q3 adjusted EBITDA guidance of $1M-$2M, and June net cash of about $38.5M.</t>
   </si>
   <si>
     <t>https://storage.googleapis.com/d8a084c25db2/0001364954/0001364954-26-000085/a9901-financialresultsq220.htm</t>
   </si>
   <si>
-    <t>2026-08-06</t>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>Chegg's Q2 2026 Form 10-Q supports the June 30 balance-sheet basis used for tangible book, cash and investments, remaining convertible notes, equity, and intangible assets.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1364954/000136495426000088/chgg-20260630.htm</t>
+  </si>
+  <si>
+    <t>The Q2 2026 call discussed the employability pivot, cash generation, planned Q3 convertible-debt repayment, and the continued revenue pressure that motivates a liquidation-value approach.</t>
+  </si>
+  <si>
+    <t>https://investor.chegg.com/events-and-presentations/default.aspx</t>
+  </si>
+  <si>
+    <t>Chegg confirmed September 1 repayment of its remaining approximately $33.9M convertible notes and no outstanding debt. June cash/investments pro forma for repayment were approximately $38M. Reduce both cash and debt, not debt alone.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1364954/000136495426000093/a9901-pressrelease.htm</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="0.0%"/>
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
@@ -614,427 +634,458 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="5">
-        <v>0.135</v>
+      <c r="B6">
+        <v>38.454</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="6">
-        <v>0.8786</v>
+      <c r="B7">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B8">
-        <v>111</v>
+      <c r="B8" s="5">
+        <v>0.7257</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>38.469</v>
+        <v>111</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
-        <v>200</v>
+        <v>76.203</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B11">
-        <v>4</v>
+      <c r="B11" s="6">
+        <v>0.15</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
+      <c r="B12">
+        <v>15</v>
+      </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>24.507</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
-        <v>115.111</v>
+        <v>3.957</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>15.5</v>
+        <v>9.051</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>63.3</v>
+        <v>51.849</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17">
-        <v>5.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18">
-        <v>9.051</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19">
-        <v>49.5</v>
+        <v>114.657</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20">
-        <v>51.849</v>
+        <v>118.614</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="4" t="s">
+      <c r="A21" s="3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B22">
-        <v>43.5</v>
+      <c r="B22" t="str">
+        <f>(Model!$B$8*Model!$B$9)</f>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="3" t="s">
+      <c r="A23" s="4" t="s">
         <v>21</v>
+      </c>
+      <c r="B23" t="str">
+        <f>(Model!$B$6-Model!$B$7)</f>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B24" t="str">
-        <f>(Model!$B$10*Model!$B$6)</f>
+        <f>(Model!$B$10*Model!$B$11)</f>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="str">
-        <f>(Model!$B$15+Model!$B$17)</f>
+        <f>((Model!$B$18/Model!$B$16)-1)</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B26" t="str">
-        <f>(Model!$B$16+Model!$B$19)</f>
+        <f>(Model!$B$23+Model!$B$10)</f>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="str">
-        <f>(Model!$B$7*Model!$B$8)</f>
+        <f>((Model!$B$23+Model!$B$24)-Model!$B$12)</f>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B28" t="str">
-        <f>(Model!$B$24*Model!$B$11)</f>
+        <f>(Model!$B$26/Model!$B$9)</f>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B29" t="str">
-        <f>(Model!$B$24-Model!$B$25)</f>
+        <f>(Model!$B$27/Model!$B$9)</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B30" t="str">
-        <f>(Model!$B$10-Model!$B$26)</f>
+        <f>(Model!$B$22/Model!$B$27)</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B31" t="str">
-        <f>(Model!$B$27-Model!$B$9)</f>
+        <f>((Model!$B$29/Model!$B$8)-1)</f>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="4" t="s">
+      <c r="A32" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B32" t="str">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="33">
-      <c r="A33" s="4" t="s">
+      <c r="A33" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B33" t="str">
-        <f>(Model!$B$31/Model!$B$24)</f>
+      <c r="B33" s="5" t="str">
+        <f>Model!$B$29</f>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B34" t="str">
-        <f>(Model!$B$32/Model!$B$8)</f>
+      <c r="B34" s="6" t="str">
+        <f>Model!$B$31</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B35" t="str">
-        <f>((Model!$B$34/Model!$B$7)-1)</f>
+      <c r="B35" s="8" t="str">
+        <f>Model!$B$27</f>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="3" t="s">
+      <c r="A36" s="4" t="s">
         <v>34</v>
       </c>
+      <c r="B36" s="8" t="str">
+        <f>Model!$B$23</f>
+      </c>
     </row>
     <row r="37">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B37" s="6" t="str">
-        <f>Model!$B$34</f>
+      <c r="B37" s="8" t="str">
+        <f>Model!$B$24</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="5" t="str">
-        <f>Model!$B$35</f>
+      <c r="B38" s="8" t="str">
+        <f>Model!$B$26</f>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B39" s="8" t="str">
-        <f>Model!$B$24</f>
+      <c r="B39" s="5" t="str">
+        <f>Model!$B$28</f>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="8" t="str">
-        <f>Model!$B$28</f>
+      <c r="B40" s="9" t="str">
+        <f>Model!$B$30</f>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B41" s="8" t="str">
-[...4 lines deleted...]
-      <c r="A42" s="4" t="s">
+      <c r="B41" s="6" t="str">
+        <f>Model!$B$25</f>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="s">
         <v>40</v>
-      </c>
-[...9 lines deleted...]
-        <f>Model!$B$26</f>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="8" t="str">
-        <f>Model!$B$30</f>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="3" t="s">
-[...7 lines deleted...]
-      <c r="B47" t="s">
+      <c r="A46" s="4" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="4" t="s">
+      <c r="B46" t="s">
         <v>46</v>
-      </c>
-[...9 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" t="s">
         <v>53</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>54</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B4" t="s">
         <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>