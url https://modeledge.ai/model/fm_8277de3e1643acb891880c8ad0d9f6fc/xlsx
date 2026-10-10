--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -11,72 +11,72 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="intrinsic_value">Model!$B$15</definedName>
+    <definedName name="margin_of_safety">Model!$B$16</definedName>
     <definedName name="current_price">Model!$B$5</definedName>
     <definedName name="diluted_shares">Model!$B$6</definedName>
     <definedName name="net_cash_after_financing">Model!$B$7</definedName>
+    <definedName name="normalized_owner_earnings_margin">Model!$B$8</definedName>
     <definedName name="owner_earnings_multiple">Model!$B$9</definedName>
+    <definedName name="normalized_owner_earnings">Model!$B$12</definedName>
     <definedName name="recognized_revenue_basis">Model!$B$10</definedName>
-    <definedName name="normalized_owner_earnings">Model!$B$12</definedName>
-[...1 lines deleted...]
-    <definedName name="normalized_owner_earnings_margin">Model!$B$8</definedName>
     <definedName name="capitalized_owner_earnings">Model!$B$13</definedName>
     <definedName name="implied_equity_value">Model!$B$14</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Boost Run normalized owner-earnings valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8277de3e1643acb891880c8ad0d9f6fc</t>
+    <t>As of 2026-10-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8277de3e1643acb891880c8ad0d9f6fc</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Fully diluted shares</t>
   </si>
   <si>
     <t>Net cash after financing obligations</t>
   </si>
   <si>
     <t>Normalized owner-earnings margin</t>
   </si>
   <si>
     <t>Owner-earnings capitalization multiple</t>
   </si>
   <si>
     <t>Recognized revenue basis</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
@@ -98,99 +98,111 @@
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Normalized owner earnings</t>
   </si>
   <si>
     <t>Capitalized owner earnings</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>diluted_shares = 0.095509, net_cash_after_financing = 0.08, normalized_owner_earnings_margin = 0.12, owner_earnings_multiple = 20, recognized_revenue_basis = 0.17</t>
+    <t>diluted_shares = 0.100099, net_cash_after_financing = 0.08, normalized_owner_earnings_margin = 0.12, owner_earnings_multiple = 20, recognized_revenue_basis = 0.25</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>diluted_shares = 0.1, net_cash_after_financing = 0, normalized_owner_earnings_margin = 0.03, owner_earnings_multiple = 12.5, recognized_revenue_basis = 0.08</t>
+    <t>diluted_shares = 0.10459, net_cash_after_financing = 0, normalized_owner_earnings_margin = 0.03, owner_earnings_multiple = 12.5, recognized_revenue_basis = 0.08</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>diluted_shares = 0.095509, net_cash_after_financing = 0.15, normalized_owner_earnings_margin = 0.18, owner_earnings_multiple = 25, recognized_revenue_basis = 0.4</t>
+    <t>diluted_shares = 0.100099, net_cash_after_financing = 0.15, normalized_owner_earnings_margin = 0.18, owner_earnings_multiple = 25, recognized_revenue_basis = 0.4</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
     <t>Boost Run Q1 2026 actual revenue expenses debt leases and cash flows</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226026667/form10-q.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Boost Run Q2 2026 revenue contracted value ARR target cash and infrastructure commitments</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226038014/ex99-1.htm</t>
   </si>
   <si>
     <t>Boost Run Q2 2026 balance sheet lease commitments diluted shares and cash flows</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226039031/form10-q.htm</t>
   </si>
   <si>
     <t>July 2026 warrant redemption and cash proceeds from public-warrant exercises</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226034694/form8-k.htm</t>
+  </si>
+  <si>
+    <t>September 2026 executive RSU grants and cash recognition award</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226045765/form8-k.htm</t>
+  </si>
+  <si>
+    <t>Cohere five-year GPU service agreement and delivery protections</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226045861/form8-k.htm</t>
   </si>
   <si>
     <t>Boost Run June 2026 ARR capex and claimed free cash flow margin</t>
   </si>
   <si>
     <t>https://boostrun.com/assets/investor-materials/BoostRun_Investor_Update_060226.pdf</t>
   </si>
   <si>
     <t>Published DCF and price-to-book valuation cross-check</t>
   </si>
   <si>
     <t>https://simplywall.st/stocks/us/software/nasdaq-brun/boost-run/news/a-look-at-boost-run-brun-valuation-after-us4717-million-gpu/amp</t>
   </si>
   <si>
     <t>Original transaction valuation and capital structure</t>
   </si>
   <si>
     <t>https://www.prnewswire.com/news-releases/boost-run-a-rapidly-growing-provider-of-neocloud-ai-infrastructure-and-high-performance-compute-hpc-to-go-public-via-business-combination-with-willow-lane-acquisition-corp-302557776.html</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
@@ -564,91 +576,91 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
-        <v>20.13</v>
+        <v>15.17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>0.095509</v>
+        <v>0.100099</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
         <v>0.08</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
         <v>0.12</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="str">
         <f>(Model!$B$10*Model!$B$8)</f>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="str">
         <f>(Model!$B$12*Model!$B$9)</f>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
@@ -750,51 +762,51 @@
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -856,43 +868,65 @@
         <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>