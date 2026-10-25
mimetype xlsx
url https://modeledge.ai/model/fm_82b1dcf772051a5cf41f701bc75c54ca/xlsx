--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -10,104 +10,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="buyback_price">Model!$B$8</definedName>
-    <definedName name="current_price">Model!$B$10</definedName>
+    <definedName name="cash_deployed_for_buybacks_m">Model!$B$9</definedName>
+    <definedName name="growth_2027">Model!$B$15</definedName>
+    <definedName name="reported_cash_and_securities_m">Model!$B$17</definedName>
     <definedName name="fy2027_revenue_m">Model!$B$28</definedName>
     <definedName name="retained_cash_m">Model!$B$30</definedName>
+    <definedName name="ai_survival_factor">Model!$B$7</definedName>
+    <definedName name="discount_rate">Model!$B$11</definedName>
+    <definedName name="current_ex_cash_ev_m">Model!$B$32</definedName>
+    <definedName name="current_ex_cash_fcf_yield">Model!$B$37</definedName>
+    <definedName name="ai_adjusted_horizon_ev_m">Model!$B$42</definedName>
+    <definedName name="target_ev_fcf_multiple">Model!$B$20</definedName>
+    <definedName name="current_price">Model!$B$10</definedName>
+    <definedName name="discount_years">Model!$B$12</definedName>
+    <definedName name="growth_2028">Model!$B$16</definedName>
+    <definedName name="fy2026_growth">Model!$B$27</definedName>
     <definedName name="fy2026_revenue_m">Model!$B$14</definedName>
-    <definedName name="reported_cash_and_securities_m">Model!$B$17</definedName>
+    <definedName name="shares_repurched_m">Model!$B$31</definedName>
+    <definedName name="current_ex_cash_ev_revenue">Model!$B$36</definedName>
+    <definedName name="blended_horizon_ev_m">Model!$B$41</definedName>
+    <definedName name="upside_calc">Model!$B$46</definedName>
+    <definedName name="rule_of_40_proxy">Model!$B$34</definedName>
+    <definedName name="pro_forma_shares_m">Model!$B$35</definedName>
+    <definedName name="revenue_method_weight">Model!$B$19</definedName>
     <definedName name="target_ev_revenue_multiple">Model!$B$21</definedName>
     <definedName name="fy2026_fcf_guide_mid_m">Model!$B$24</definedName>
+    <definedName name="present_operating_value_m">Model!$B$43</definedName>
+    <definedName name="fair_value_calc">Model!$B$45</definedName>
+    <definedName name="reported_shares_m">Model!$B$18</definedName>
     <definedName name="current_market_cap_m">Model!$B$26</definedName>
-    <definedName name="shares_repurched_m">Model!$B$31</definedName>
-    <definedName name="blended_horizon_ev_m">Model!$B$41</definedName>
+    <definedName name="guided_fcf_margin">Model!$B$29</definedName>
+    <definedName name="normalized_fcf_m">Model!$B$38</definedName>
+    <definedName name="buyback_price">Model!$B$8</definedName>
+    <definedName name="fy2028_revenue_m">Model!$B$33</definedName>
     <definedName name="implied_equity_value_m">Model!$B$44</definedName>
-    <definedName name="ai_survival_factor">Model!$B$7</definedName>
     <definedName name="fcf_margin_2028">Model!$B$13</definedName>
-    <definedName name="revenue_method_weight">Model!$B$19</definedName>
-[...3 lines deleted...]
-    <definedName name="discount_rate">Model!$B$11</definedName>
     <definedName name="fy2025_revenue_m">Model!$B$23</definedName>
-    <definedName name="guided_fcf_margin">Model!$B$29</definedName>
-[...11 lines deleted...]
-    <definedName name="normalized_fcf_m">Model!$B$38</definedName>
     <definedName name="revenue_method_ev_m">Model!$B$39</definedName>
     <definedName name="fcf_method_ev_m">Model!$B$40</definedName>
-    <definedName name="present_operating_value_m">Model!$B$43</definedName>
-[...1 lines deleted...]
-    <definedName name="current_ex_cash_fcf_yield">Model!$B$37</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <si>
     <t>Monday.com ex-cash SaaS peer valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Conservative longer-term SaaS peer valuation for monday.com. The model values FY2028 operating economics using a blend of EV/revenue and EV/free-cash-flow, discounts the result back 1.5 years, and excludes cash from equity value. The $870M repurchase authorization was fully used by Q2 2026, so the base now uses the reported post-buyback share count and assumes no additional buybacks. Bear and bull scenarios capture AI displacement and durable AI-enabled adoption.
 </t>
   </si>
   <si>
-    <t>As of 2026-09-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_82b1dcf772051a5cf41f701bc75c54ca</t>
+    <t>As of 2026-10-22  ·  Currency: USD  ·  https://modeledge.ai/model/fm_82b1dcf772051a5cf41f701bc75c54ca</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>AI durability factor</t>
   </si>
   <si>
     <t>Average future buyback price</t>
   </si>
   <si>
     <t>Cash deployed for buybacks</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
@@ -259,50 +259,137 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>ai_survival_factor = 0.7, buyback_price = 85, cash_deployed_for_buybacks_m = 0, discount_rate = 0.15, fcf_margin_2028 = 0.14, growth_2027 = 0.05, growth_2028 = 0, target_ev_fcf_multiple = 10, target_ev_revenue_multiple = 1.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>ai_survival_factor = 1.05, buyback_price = 75, cash_deployed_for_buybacks_m = 0, discount_rate = 0.1, fcf_margin_2028 = 0.28, growth_2027 = 0.2, growth_2028 = 0.18, target_ev_fcf_multiple = 24, target_ev_revenue_multiple = 4.5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 22 Form 4 reports 2,000 existing shares sold October 20 under an August 31 plan and 1,914 RSUs awarded August 5 with August 2027 vesting. These are not a new issuer cash raise or a complete dilution bridge. Preserve FY2028 revenue/FCF blend, 44.441875M diluted-share proxy and zero future buybacks; investigate 6.70% rally without imposing an unsupported operating revision.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MNDY/filing/4/0001178913-26-004821</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $106.86 retrieved 2026-10-22T15:22:06.129304-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>October 20 Model Edge regular-session reference $100.86, refreshed 2026-10-20T15:09:47.513826-06:00. Retrieval time is not trade time or an asserted official closing print; financial anchors retain their stated dates.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MNDY</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>October 20 price rose 7.96%. Market reporting describes a broad software rotation; this is reported market context, not a new issuer forecast. Company filing/transcript discovery found no newer quantified guide. Preserve the FY2028 60% revenue/40% FCF blend, normalized margin and zero future buybacks after the $870M authorization was exhausted. Seven-peer and historical capital review remain open; SaaS row remains unbound.</t>
+  </si>
+  <si>
+    <t>https://stockstory.org/us/stocks/nasdaq/mndy/news/why-up-down/mondaycom-adobe-docusign-intuit-and-mongodb-stocks-trade-up-what-you-need-to-know</t>
+  </si>
+  <si>
+    <t>Additional supporting source for October 20 scoped review.</t>
+  </si>
+  <si>
+    <t>https://ir.monday.com/news-and-events/news-releases/default.aspx</t>
+  </si>
+  <si>
+    <t>October 15 Model Edge regular-session MNDY reference $94.3, refreshed 2026-10-15T15:04:35.671547-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>October 12 Model Edge regular-session reference MNDY price $84.76, refreshed 2026-10-12T15:02:21.435494-06:00. Price refresh changes market-relative outputs; BRUN separately reprices its existing relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>Reported Barclays downgrade and unchanged $100 target; analyst judgment is not company guidance.</t>
+  </si>
+  <si>
+    <t>https://www.tipranks.com/news/the-fly/monday-com-downgraded-to-equal-weight-from-overweight-at-barclays-thefly-news</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference MNDY price $88.91, refreshed 2026-10-08T15:00:48.626508-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference MNDY stock price $79.05, retrieved 2026-09-28T16:46:37.339517-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28: investigated the 5.51% decline. No verified new quantified issuer guidance revision. Preserve discounted revenue/FCF multiple blend and live zero future-buyback assumption after the $870M authorization was exhausted; older curated $1.05B language is historical. Seven-peer comparison remains outstanding. The separate SaaS row remains unbound.</t>
+  </si>
+  <si>
+    <t>https://www.streetinsider.com/Market%2BCheck/Wall%2BSt%2Bdeclines%2Bas%2Boil%2Bspikes%2Bafter%2BTrump%2Brejects%2BIran%2Bpeace%2Bproposal/27109488.html</t>
+  </si>
+  <si>
+    <t>Software-market gains provide context but no confirmed change to company forecasts. Preserve zero future buybacks and existing revenue/FCF method. Peer and historical-source checks remain incomplete.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference MNDY share price $96.105 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $85.17; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 mover/press checks found no verified new fundamental catalyst. The active model assumes zero future buybacks after the $870M authorization was exhausted; do not reinstate the stale $1.05B future-buyback narrative.</t>
   </si>
   <si>
     <t>Q2 2026 revenue was $365M; FY2026 guidance remained $1.466B-$1.474B revenue and $280M-$290M adjusted free cash flow. The full $870M repurchase authorization had been used, cash and securities were about $1.07B, and Q2 diluted shares were 44.4M.</t>
   </si>
   <si>
     <t>https://ir.monday.com/financials-and-filings/quarterly-results/</t>
   </si>
   <si>
     <t>2026-08-10</t>
   </si>
   <si>
     <t>monday.com reported Q1 2026 revenue of $351.3M, 24% growth, $102.8M adjusted free cash flow, and guided FY2026 revenue to $1.466B-$1.474B with $280M-$290M adjusted free cash flow.</t>
   </si>
   <si>
     <t>https://ir.monday.com/news-and-events/news-releases/news-details/2026/monday-com-Announces-First-Quarter-2026-Results/default.aspx</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>The July 22 restructuring update maintained 19%-20% revenue growth and 19%-20% adjusted FCF margin while raising non-GAAP operating margin guidance to approximately 15%.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1845338/000117891326003553/0001178913-26-003553-index.html</t>
   </si>
@@ -787,51 +874,51 @@
       <c r="B7" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="7">
         <v>80</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="7">
-        <v>83.67</v>
+        <v>106.86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9">
         <v>0.12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10">
         <v>1.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="9">
         <v>0.24</v>
       </c>
@@ -1202,171 +1289,336 @@
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B62" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>68</v>
       </c>
       <c r="B2" t="s">
         <v>69</v>
       </c>
       <c r="C2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>71</v>
       </c>
       <c r="B3" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C4" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B5" t="s">
         <v>76</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" t="s">
         <v>78</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" t="s">
         <v>84</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" t="s">
         <v>86</v>
       </c>
-      <c r="B10" t="s">
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
         <v>87</v>
       </c>
-      <c r="C10" t="s">
+      <c r="B11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" t="s">
         <v>88</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>107</v>
+      </c>
+      <c r="B21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C21" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>109</v>
+      </c>
+      <c r="B22" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B24" t="s">
+        <v>114</v>
+      </c>
+      <c r="C24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C25" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>