--- v0 (2026-08-11)
+++ v1 (2026-10-13)
@@ -10,115 +10,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="fair_value">Model!$B$55</definedName>
-    <definedName name="adjusted_net_income_margin">Model!$B$7:$E$7</definedName>
     <definedName name="gain_on_sale_margin">Model!$B$10:$E$10</definedName>
-    <definedName name="target_pe">Model!$B$17</definedName>
+    <definedName name="fy2025_closed_loan_volume">Model!$B$22</definedName>
+    <definedName name="kbw_eps_2026e">Model!$B$24</definedName>
+    <definedName name="kbw_eps_2027e">Model!$B$25</definedName>
     <definedName name="kbw_eps_2028e">Model!$B$26</definedName>
-    <definedName name="q2_2026_gain_on_sale_margin">Model!$B$36</definedName>
-[...27 lines deleted...]
-    <definedName name="kbw_eps_2026e">Model!$B$24</definedName>
     <definedName name="q2_2026_adjusted_net_income">Model!$B$33</definedName>
     <definedName name="q2_2026_adjusted_revenue">Model!$B$34</definedName>
     <definedName name="q2_2026_closed_loan_volume">Model!$B$35</definedName>
+    <definedName name="adjusted_net_income_margin">Model!$B$7:$E$7</definedName>
+    <definedName name="refinance_market_b">Model!$B$14:$E$14</definedName>
+    <definedName name="q1_2026_adjusted_eps">Model!$B$27</definedName>
+    <definedName name="purchase_closed_volume_b">Model!$B$47:$E$47</definedName>
+    <definedName name="refinance_closed_volume_b">Model!$B$48:$E$48</definedName>
+    <definedName name="adjusted_revenue">Model!$B$51:$E$51</definedName>
+    <definedName name="current_price">Model!$B$8</definedName>
+    <definedName name="barclays_pt">Model!$B$19</definedName>
+    <definedName name="barrons_deutsche_pt">Model!$B$20</definedName>
     <definedName name="q2_2026_purchase_share">Model!$B$37</definedName>
+    <definedName name="adjusted_net_income_needed_for_barrons_deutsche_pt">Model!$B$42</definedName>
     <definedName name="adjusted_net_income_needed_for_jefferies_pt">Model!$B$44</definedName>
+    <definedName name="upside">Model!$B$57</definedName>
+    <definedName name="refinance_share">Model!$B$15:$E$15</definedName>
+    <definedName name="target_pe">Model!$B$17</definedName>
+    <definedName name="benchmark_pt">Model!$B$21</definedName>
+    <definedName name="q1_2026_adjusted_net_income">Model!$B$28</definedName>
+    <definedName name="q1_2026_adjusted_revenue">Model!$B$29</definedName>
+    <definedName name="q2_2026_refinance_share">Model!$B$38</definedName>
+    <definedName name="mortgage_market_b">Model!$B$46:$E$46</definedName>
+    <definedName name="current_pe_2027e">Model!$B$54</definedName>
+    <definedName name="purchase_share">Model!$B$12:$E$12</definedName>
+    <definedName name="redfin_revenue_synergy">Model!$B$13:$E$13</definedName>
+    <definedName name="q1_2026_gain_on_sale_margin">Model!$B$31</definedName>
+    <definedName name="q2_2026_gain_on_sale_margin">Model!$B$36</definedName>
+    <definedName name="kbw_2027_value_at_target_pe">Model!$B$45</definedName>
+    <definedName name="adjusted_eps">Model!$B$53:$E$53</definedName>
+    <definedName name="purchase_market_b">Model!$B$11:$E$11</definedName>
+    <definedName name="jefferies_pt">Model!$B$23</definedName>
+    <definedName name="adjusted_net_income_needed_for_barclays_pt">Model!$B$41</definedName>
+    <definedName name="implied_market_cap">Model!$B$56</definedName>
     <definedName name="diluted_shares">Model!$B$9</definedName>
-    <definedName name="barrons_deutsche_pt">Model!$B$20</definedName>
-[...1 lines deleted...]
-    <definedName name="purchase_closed_volume_b">Model!$B$47:$E$47</definedName>
+    <definedName name="servicing_platform_revenue">Model!$B$16:$E$16</definedName>
+    <definedName name="q1_2026_closed_loan_volume">Model!$B$30</definedName>
+    <definedName name="q2_2026_adjusted_eps">Model!$B$32</definedName>
+    <definedName name="q3_2026_adjusted_revenue_midpoint">Model!$B$39</definedName>
+    <definedName name="adjusted_net_income_needed_for_benchmark_pt">Model!$B$43</definedName>
     <definedName name="closed_loan_volume_b">Model!$B$49:$E$49</definedName>
-    <definedName name="adjusted_revenue">Model!$B$51:$E$51</definedName>
-[...3 lines deleted...]
-    <definedName name="current_pe_2027e">Model!$B$54</definedName>
+    <definedName name="origination_revenue">Model!$B$50:$E$50</definedName>
+    <definedName name="adjusted_net_income">Model!$B$52:$E$52</definedName>
+    <definedName name="fair_value">Model!$B$55</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>Rocket Companies driver-based EPS valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Q2 2026 refresh tying Rocket Companies earnings power to mortgage market size, purchase and refinance share, gain-on-sale margin, non-origination platform revenue, Redfin contribution, and adjusted net income margin. Q2 reached record purchase and refinance share and the best profitability in four years, while the model retains a normalized FY2027 earnings basis and P/E valuation wrapper.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_83fd720aaff21416c41d07db320dd282</t>
+    <t>As of 2026-10-12  ·  Currency: USD  ·  https://modeledge.ai/model/fm_83fd720aaff21416c41d07db320dd282</t>
   </si>
   <si>
     <t>FY2025A</t>
   </si>
   <si>
     <t>FY2026EE</t>
   </si>
   <si>
     <t>FY2027EE</t>
   </si>
   <si>
     <t>FY2028EE</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Adjusted net income margin</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
@@ -351,50 +351,65 @@
     <t>base</t>
   </si>
   <si>
     <t>adjusted_net_income_margin = [0.088, 0.16, 0.18, 0.2], gain_on_sale_margin = [0.0282, 0.026, 0.0285, 0.029], purchase_market_b = [1500, 1550, 1650, 1750], purchase_share = [0.05, 0.062, 0.068, 0.075], redfin_revenue_synergy = [0, 150, 300, 450], refinance_market_b = [350, 650, 850, 900], refinance_share = [0.158, 0.143, 0.18, 0.2], servicing_platform_revenue = [2800, 5800, 6000, 6200], target_pe = 22.5</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>adjusted_net_income_margin = [0.088, 0.14, 0.15, 0.16], gain_on_sale_margin = [0.0282, 0.0245, 0.026, 0.0265], purchase_market_b = [1500, 1500, 1550, 1600], purchase_share = [0.05, 0.055, 0.058, 0.062], redfin_revenue_synergy = [0, 75, 150, 225], refinance_market_b = [350, 500, 600, 650], refinance_share = [0.158, 0.135, 0.155, 0.165], servicing_platform_revenue = [2800, 5200, 5400, 5600], target_pe = 15</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>adjusted_net_income_margin = [0.088, 0.17, 0.2, 0.22], gain_on_sale_margin = [0.0282, 0.027, 0.029, 0.03], purchase_market_b = [1500, 1650, 1700, 1850], purchase_share = [0.05, 0.065, 0.08, 0.085], redfin_revenue_synergy = [0, 200, 450, 750], refinance_market_b = [350, 800, 950, 1100], refinance_share = [0.158, 0.165, 0.2, 0.22], servicing_platform_revenue = [2800, 6200, 6500, 6800], target_pe = 24</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 12 Model Edge regular-session reference RKT price $10.87, refreshed 2026-10-12T15:02:21.047699-06:00. Price refresh changes market-relative outputs; BRUN separately reprices its existing relative valuation.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>Rocket confirms scoring-model adoption; customer savings are not company earnings guidance.</t>
+  </si>
+  <si>
+    <t>https://www.rocketcompanies.com/press-release/rocket-mortgage-becomes-first-home-lender-to-use-vantagescore-as-its-preferred-scoring-model-on-all-eligible-loans/</t>
   </si>
   <si>
     <t>Q2 2026 adjusted revenue was $2.761B, adjusted net income was $441M, adjusted EPS was $0.16, and Q3 adjusted-revenue guidance was $2.5B-$2.7B.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1805284/000180528426000082/rkt-063020268xkex991earnin.htm</t>
   </si>
   <si>
     <t>2026-08-07</t>
   </si>
   <si>
     <t>Q2 total closed origination volume was $49.1B, total gain-on-sale margin was 2.48%, purchase share was 6.2%, and refinance share was 14.3%.</t>
   </si>
   <si>
     <t>Q2 adjusted diluted weighted-average shares were 2.844B.</t>
   </si>
   <si>
     <t>KBW public summary included 2026E, 2027E and 2028E EPS estimates of $0.69, $0.99 and $1.12.</t>
   </si>
   <si>
     <t>https://www.investing.com/news/analyst-ratings/keefe-bruyette-cuts-rocket-cos-stock-price-target-on-rate-outlook-93CH-4680922</t>
   </si>
   <si>
     <t>2026-07-10</t>
   </si>
@@ -834,51 +849,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="6">
         <v>0.088</v>
       </c>
       <c r="C7" s="6">
         <v>0.16</v>
       </c>
       <c r="D7" s="6">
         <v>0.18</v>
       </c>
       <c r="E7" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8">
-        <v>13.65</v>
+        <v>10.87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9">
         <v>2844</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="7">
         <v>0.0282</v>
       </c>
       <c r="C10" s="7">
         <v>0.026</v>
       </c>
       <c r="D10" s="7">
         <v>0.0285</v>
       </c>
       <c r="E10" s="7">
         <v>0.029</v>
@@ -1886,127 +1901,149 @@
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B100" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>95</v>
       </c>
       <c r="B2" t="s">
         <v>96</v>
       </c>
       <c r="C2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>98</v>
       </c>
       <c r="B3" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C3" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B5" t="s">
         <v>101</v>
       </c>
       <c r="C5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C6" t="s">
         <v>102</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C7" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C8" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>