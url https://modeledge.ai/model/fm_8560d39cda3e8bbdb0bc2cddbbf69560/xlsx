--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -10,107 +10,135 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="q3_adjusted_diluted_eps">Model!$B$21</definedName>
+    <definedName name="q3_adjusted_operating_margin">Model!$B$22</definedName>
+    <definedName name="q3_share_repurchases_usd_m">Model!$B$28</definedName>
+    <definedName name="fair_value">Model!$B$34</definedName>
+    <definedName name="upside">Model!$B$35</definedName>
+    <definedName name="fy2027_guided_adjusted_margin_midpoint">Model!$B$16</definedName>
+    <definedName name="fy2027_guided_revenue_midpoint_usd_m">Model!$B$17</definedName>
+    <definedName name="guided_adjusted_operating_margin_midpoint">Model!$B$18</definedName>
+    <definedName name="q3_organic_asv_usd_m">Model!$B$25</definedName>
+    <definedName name="q3_organic_revenue_growth">Model!$B$26</definedName>
+    <definedName name="remaining_repurchase_authorization_usd_m">Model!$B$29</definedName>
+    <definedName name="fy2026_price_to_guided_eps">Model!$B$31</definedName>
+    <definedName name="valuation_pe_spread">Model!$B$33</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
-    <definedName name="guided_revenue_midpoint_usd_m">Model!$B$13</definedName>
-[...9 lines deleted...]
-    <definedName name="fair_value">Model!$B$27</definedName>
+    <definedName name="eps_growth_to_next_year">Model!$B$7</definedName>
+    <definedName name="fy2026_organic_asv_additions_usd_m">Model!$B$12</definedName>
+    <definedName name="fy2026_organic_asv_growth">Model!$B$13</definedName>
+    <definedName name="fy2027_guided_adjusted_eps_high">Model!$B$14</definedName>
+    <definedName name="fy2027_guided_adjusted_eps_low">Model!$B$15</definedName>
+    <definedName name="q3_organic_asv_growth">Model!$B$24</definedName>
+    <definedName name="q3_revenue_usd_m">Model!$B$27</definedName>
+    <definedName name="fy2026_adjusted_eps">Model!$B$8</definedName>
+    <definedName name="fy2026_actual_adjusted_eps">Model!$B$11</definedName>
+    <definedName name="q3_free_cash_flow_usd_m">Model!$B$23</definedName>
+    <definedName name="next_year_eps">Model!$B$32</definedName>
     <definedName name="target_forward_pe">Model!$B$9</definedName>
-    <definedName name="guided_organic_asv_growth_midpoint_usd_m">Model!$B$12</definedName>
-[...6 lines deleted...]
-    <definedName name="fy2026_price_to_guided_eps">Model!$B$24</definedName>
+    <definedName name="guided_organic_asv_growth_midpoint_usd_m">Model!$B$19</definedName>
+    <definedName name="guided_revenue_midpoint_usd_m">Model!$B$20</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>FDS forward P/E valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward P/E valuation for FactSet Research Systems Inc. The model anchors earnings power to FactSet's reaffirmed FY2026 adjusted diluted EPS guidance, rolls that forward one year using a modest EPS growth assumption supported by Q3 organic ASV acceleration, durable retention, and share repurchases, and applies a target forward P/E multiple. The Q3 refresh keeps FY2026 EPS guidance unchanged because management reaffirmed the prior range, while modestly increasing the next-year growth and target multiple assumptions to reflect stronger ASV momentum and client expansion.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-01  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8560d39cda3e8bbdb0bc2cddbbf69560</t>
+    <t>As of 2026-10-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8560d39cda3e8bbdb0bc2cddbbf69560</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>Next year EPS growth</t>
   </si>
   <si>
     <t>FY2026 adjusted EPS</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
+    <t>fy2026_actual_adjusted_eps</t>
+  </si>
+  <si>
+    <t>fy2026_organic_asv_additions_usd_m</t>
+  </si>
+  <si>
+    <t>fy2026_organic_asv_growth</t>
+  </si>
+  <si>
+    <t>fy2027_guided_adjusted_eps_high</t>
+  </si>
+  <si>
+    <t>fy2027_guided_adjusted_eps_low</t>
+  </si>
+  <si>
+    <t>fy2027_guided_adjusted_margin_midpoint</t>
+  </si>
+  <si>
+    <t>fy2027_guided_revenue_midpoint_usd_m</t>
+  </si>
+  <si>
     <t>guided_adjusted_operating_margin_midpoint</t>
   </si>
   <si>
     <t>guided_organic_asv_growth_midpoint_usd_m</t>
   </si>
   <si>
     <t>guided_revenue_midpoint_usd_m</t>
   </si>
   <si>
     <t>q3_adjusted_diluted_eps</t>
   </si>
   <si>
     <t>q3_adjusted_operating_margin</t>
   </si>
   <si>
     <t>q3_free_cash_flow_usd_m</t>
   </si>
   <si>
     <t>q3_organic_asv_growth</t>
   </si>
   <si>
     <t>q3_organic_asv_usd_m</t>
   </si>
   <si>
     <t>q3_organic_revenue_growth</t>
@@ -148,66 +176,135 @@
   <si>
     <t>Fair value</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>One-year forward EPS</t>
   </si>
   <si>
     <t>Current price / FY2026 adjusted EPS</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>eps_growth_to_next_year = 0.015, fy2026_adjusted_eps = 17.25, target_forward_pe = 13.25</t>
+    <t>eps_growth_to_next_year = 0.029956, fy2026_adjusted_eps = 18.01, target_forward_pe = 13.25</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>eps_growth_to_next_year = 0.09, fy2026_adjusted_eps = 17.75, target_forward_pe = 18.25</t>
+    <t>eps_growth_to_next_year = 0.104956, fy2026_adjusted_eps = 18.01, target_forward_pe = 18.25</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference FDS price $286.52, refreshed 2026-10-08T15:00:49.548563-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>October 8 FactSet/Scotia partnership expands platform access without quantified contract economics or an earnings update.</t>
+  </si>
+  <si>
+    <t>https://factset.gcs-web.com/news-releases/news-release-details/factset-announces-expanded-partnership-scotia-wealth-management</t>
+  </si>
+  <si>
+    <t>Issuer lists the next Investor Day on November 10, 2026.</t>
+  </si>
+  <si>
+    <t>https://factset.gcs-web.com/</t>
+  </si>
+  <si>
+    <t>September 30 Modeledge reference FDS price $269.95, refreshed 2026-09-30T15:27:35.2626-06:00. This quote refresh changes market-relative outputs; any intrinsic effects are separately explained. For USAU only, the existing financing-price formula mechanically links valuation to price.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>September 30: FY2026 adjusted EPS was $18.01; FY2027 guidance is $19.25-$19.65. Replace the $17.50 forecast anchor with $18.01 actual and set forward growth to 19.45/18.01-1, producing $19.45 forward EPS at the preserved 16x multiple. Bear/bull use the same reported anchor, preserve -5/+2.5 percentage-point growth offsets and 13.25x/18.25x multiples. These are analyst sensitivities, not management guidance endpoints. Organic ASV grew 7.0% with $168.2M additions; FY2027 ASV growth guidance 5%-6.5% and adjusted margin 34.75%-35.25% versus FY2026 34.5% support a modest recovery, not a rerating. Q4 buybacks $138M and FY2026 FCF $707.48M; authorization remaining about $356M. No second year of EPS growth is added to FY2027 guidance.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1013237/000162828026063888/fdsq42026earningsrelease.htm</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the September 30 FDS review; see the first dated source note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/FDS/Transcript/d7b2a19d00bdab7b2deacdc8234b6e37</t>
+  </si>
+  <si>
+    <t>September 25, 2026 Model Edge reference FDS price $273.08, refreshed 2026-09-25T15:02:45.055471-06:00. This changes market-relative outputs; intrinsic changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>Board appointment and contingent PSU certification provide no replacement earnings guidance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/FDS/filing/8-K/0001628280-26-063595</t>
+  </si>
+  <si>
+    <t>September 14 company-specific filing/press discovery and market-news checks did not establish a new operating forecast or capital-structure change. Preserve the existing intrinsic assumptions; continue the model's unresolved refresh checklist.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference FDS share price $276.93 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $262.93; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>August 28 refinancing extends the $375M term loan to August 2029 and expands revolving commitments from $1B to $1.5B through August 2031, removes amortization and the 10bp benchmark adjustment. Incremental revolver capacity is not evidence of a draw. No verified September 10 company-specific catalyst was found; retain EPS and multiple.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/FDS/filing/8-K/0000950157-26-000966</t>
   </si>
   <si>
     <t>FactSet Q3 FY2026 release reported revenue of $622.9M, organic revenue growth of 7.0%, organic ASV of $2.4856B with 7.1% growth, adjusted operating margin of 34.0%, adjusted diluted EPS of $4.53, operating cash flow of $284.5M, and free cash flow of $254.0M.</t>
   </si>
   <si>
     <t>https://investor.factset.com/static-files/a86df6bd-9866-41a9-bb4c-75afcf4744d0</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>FactSet reaffirmed FY2026 guidance for organic ASV growth of $130M-$160M, GAAP revenue of $2.450B-$2.470B, adjusted operating margin of 34.0%-35.5%, and adjusted diluted EPS of $17.25-$17.75.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1013237/000162828026046338/0001628280-26-046338-index.htm</t>
   </si>
   <si>
     <t>FactSet Q3 FY2026 materials reported $243.4M of capital returned in Q3, including $203.1M of share repurchases at an average $219.21 and $494.0M remaining authorization.</t>
   </si>
   <si>
     <t>https://investor.factset.com/static-files/3a180ee5-813e-450b-a587-2c7441b02fd3</t>
   </si>
   <si>
     <t>FactSet's Q3 FY2026 earnings call highlighted a fifth consecutive quarter of organic ASV acceleration, ASV growth of 7.1%, adjusted operating margin of 34%, and adjusted diluted EPS of $4.53.</t>
   </si>
@@ -593,382 +690,570 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>245.55</v>
+        <v>286.52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>0.065</v>
+        <v>0.0799555802332037</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
-        <v>17.5</v>
+        <v>18.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>0.3475</v>
+        <v>18.01</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
-        <v>145</v>
+        <v>168.2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>2460</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
-        <v>4.53</v>
+        <v>19.65</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>0.34</v>
+        <v>19.25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>254</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17">
-        <v>0.071</v>
+        <v>2612.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18">
-        <v>2485.6</v>
+        <v>0.3475</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19">
-        <v>0.07</v>
+        <v>145</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B20">
-        <v>622.918</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B21">
-        <v>203.1</v>
+        <v>4.53</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B22">
-        <v>494</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="3" t="s">
+      <c r="A23" s="4" t="s">
         <v>21</v>
+      </c>
+      <c r="B23">
+        <v>254</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B24" t="str">
-        <f>(Model!$B$6/Model!$B$8)</f>
+      <c r="B24">
+        <v>0.071</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B25" t="str">
-        <f>(Model!$B$8*(1+Model!$B$7))</f>
+      <c r="B25">
+        <v>2485.6</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B26" t="str">
-        <f>(Model!$B$9-Model!$B$24)</f>
+      <c r="B26">
+        <v>0.07</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B27" t="str">
-        <f>(Model!$B$25*Model!$B$9)</f>
+      <c r="B27">
+        <v>622.918</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B28" t="str">
-        <f>((Model!$B$27/Model!$B$6)-1)</f>
+      <c r="B28">
+        <v>203.1</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="3" t="s">
+      <c r="A29" s="4" t="s">
         <v>27</v>
       </c>
+      <c r="B29">
+        <v>356</v>
+      </c>
     </row>
     <row r="30">
-      <c r="A30" s="8" t="s">
+      <c r="A30" s="3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <f>Model!$B$27</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="6" t="str">
-        <f>Model!$B$28</f>
+      <c r="B31" t="str">
+        <f>(Model!$B$6/Model!$B$8)</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="5" t="str">
-        <f>Model!$B$25</f>
+      <c r="B32" t="str">
+        <f>(Model!$B$8*(1+Model!$B$7))</f>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B33" s="7" t="str">
-        <f>Model!$B$24</f>
+      <c r="B33" t="str">
+        <f>(Model!$B$9-Model!$B$31)</f>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" t="str">
+        <f>(Model!$B$32*Model!$B$9)</f>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="3" t="s">
-        <v>32</v>
+      <c r="A35" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" t="str">
+        <f>((Model!$B$34/Model!$B$6)-1)</f>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B36" t="s">
+      <c r="A36" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="4" t="s">
+      <c r="A37" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B37" t="s">
-        <v>36</v>
+      <c r="B37" s="5" t="str">
+        <f>Model!$B$34</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="6" t="str">
+        <f>Model!$B$35</f>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B39" s="5" t="str">
+        <f>Model!$B$32</f>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="s">
         <v>38</v>
+      </c>
+      <c r="B40" s="7" t="str">
+        <f>Model!$B$31</f>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B3" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>