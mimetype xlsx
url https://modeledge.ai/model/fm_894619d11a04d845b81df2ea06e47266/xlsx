--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -10,86 +10,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="diluted_shares">Model!$B$7</definedName>
+    <definedName name="earnings_growth">Model!$B$8</definedName>
+    <definedName name="projected_eps">Model!$B$14</definedName>
+    <definedName name="implied_equity_value">Model!$B$16</definedName>
     <definedName name="earnings_multiple">Model!$B$9</definedName>
     <definedName name="normalized_eps">Model!$B$10</definedName>
     <definedName name="projection_years">Model!$B$12</definedName>
-    <definedName name="implied_equity_value">Model!$B$16</definedName>
-[...1 lines deleted...]
-    <definedName name="projected_eps">Model!$B$14</definedName>
     <definedName name="intrinsic_value">Model!$B$15</definedName>
     <definedName name="margin_of_safety">Model!$B$17</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
-    <definedName name="earnings_growth">Model!$B$8</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>Oracle conservative earning-power valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_894619d11a04d845b81df2ea06e47266</t>
-[...2 lines deleted...]
-    <t>FY2027E</t>
+    <t>As of 2026-09-10  ·  Currency: USD  ·  https://modeledge.ai/model/fm_894619d11a04d845b81df2ea06e47266</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
     <t>FY2030E</t>
   </si>
   <si>
+    <t>FY2031E</t>
+  </si>
+  <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Annual normalized EPS growth</t>
   </si>
   <si>
     <t>Fourth-year earnings multiple</t>
   </si>
   <si>
     <t>Current normalized EPS</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>projection_years</t>
   </si>
   <si>
     <t>Calculations</t>
@@ -106,81 +106,87 @@
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fourth-year normalized EPS</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>earnings_growth = 0.1, earnings_multiple = 14, normalized_eps = 6.5</t>
+    <t>earnings_growth = 0.1, earnings_multiple = 14, normalized_eps = 7.25</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>earnings_growth = 0.05, earnings_multiple = 12, normalized_eps = 5.5</t>
+    <t>earnings_growth = 0.05, earnings_multiple = 12, normalized_eps = 6.25</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>earnings_growth = 0.15, earnings_multiple = 18, normalized_eps = 7.5</t>
+    <t>earnings_growth = 0.15, earnings_multiple = 18, normalized_eps = 8.1</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Oracle FY2026 results</t>
+    <t>Oracle Q1 FY2027 results revenue cloud growth RPO EPS capex cash flow equity issuance and balance sheet</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312526387905/orcl-ex99_1.htm</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Oracle FY2026 results EPS cloud growth RPO and capex outlook</t>
   </si>
   <si>
     <t>https://investor.oracle.com/investor-news/news-details/2026/Oracle-Announces-Record-Q4-and-FY-2026-Results-Driven-by-Cloud-Infrastructure--Cloud-Applications/</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>Published DCF and forward P-E fair value cross-check</t>
   </si>
   <si>
     <t>https://www.morningstar.com/stocks/after-earnings-is-oracle-stock-buy-sell-or-fairly-valued-5</t>
   </si>
   <si>
     <t>Published balance-sheet and capex risk analysis</t>
   </si>
   <si>
     <t>https://www.kiplinger.com/investing/1000-invested-oracle-orcl-stock-worth-how-much-now</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.00"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
@@ -573,83 +579,83 @@
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
-        <v>126.48</v>
+        <v>153.17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
-        <v>2.88</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="8">
         <v>0.1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9">
         <v>14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6">
-        <v>6.5</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="str">
@@ -756,51 +762,51 @@
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -818,43 +824,54 @@
         <v>36</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>36</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>