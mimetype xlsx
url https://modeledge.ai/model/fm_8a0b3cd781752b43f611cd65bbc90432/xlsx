--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -10,201 +10,201 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="current_market_cap_m">Model!$B$25</definedName>
+    <definedName name="future_financing_shares_m">Model!$B$43</definedName>
+    <definedName name="post_financing_shares_m">Model!$B$45</definedName>
+    <definedName name="corporate_burn_to_financing_m">Model!$B$8</definedName>
+    <definedName name="gold_price">Model!$B$11</definedName>
+    <definedName name="project_debt_ratio">Model!$B$13</definedName>
+    <definedName name="retained_cash_m">Model!$B$15</definedName>
+    <definedName name="silver_price">Model!$B$16</definedName>
+    <definedName name="copper_npv_sensitivity_per_dollar_m">Model!$B$24</definedName>
+    <definedName name="npv_curve_gold_prices">Model!$B$27:$L$27</definedName>
+    <definedName name="cash_available_for_project_m">Model!$B$38</definedName>
+    <definedName name="project_nav_multiple">Model!$B$14</definedName>
+    <definedName name="base_case_silver_price">Model!$B$19</definedName>
+    <definedName name="common_equivalents_m">Model!$B$22</definedName>
+    <definedName name="option_warrant_proceeds_m">Model!$B$28</definedName>
+    <definedName name="future_financing_price">Model!$B$35</definedName>
+    <definedName name="construction_equity_need_m">Model!$B$40</definedName>
+    <definedName name="raw_fair_value">Model!$B$46</definedName>
+    <definedName name="project_npv5_gold_only_m">Model!$B$36</definedName>
+    <definedName name="cash_m">Model!$B$21</definedName>
+    <definedName name="financing_discount_to_current">Model!$B$10</definedName>
+    <definedName name="base_case_copper_price">Model!$B$18</definedName>
+    <definedName name="silver_npv_sensitivity_per_dollar_m">Model!$B$29</definedName>
+    <definedName name="cash_and_exercise_proceeds_m">Model!$B$31</definedName>
+    <definedName name="current_ev_m">Model!$B$33</definedName>
     <definedName name="current_fd_shares_m">Model!$B$34</definedName>
-    <definedName name="project_npv5_gold_only_m">Model!$B$36</definedName>
-[...13 lines deleted...]
-    <definedName name="gold_price">Model!$B$10</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="optional_assets_m">Model!$B$12</definedName>
+    <definedName name="basic_shares_m">Model!$B$20</definedName>
     <definedName name="npv_curve_after_tax_m">Model!$B$26:$L$26</definedName>
-    <definedName name="option_warrant_proceeds_m">Model!$B$28</definedName>
-[...3 lines deleted...]
-    <definedName name="equity_nav_m">Model!$B$44</definedName>
+    <definedName name="copper_credit_m">Model!$B$32</definedName>
+    <definedName name="silver_credit_m">Model!$B$37</definedName>
     <definedName name="fair_value">Model!$B$47</definedName>
     <definedName name="copper_price">Model!$B$7</definedName>
-    <definedName name="corporate_burn_to_financing_m">Model!$B$8</definedName>
-[...7 lines deleted...]
-    <definedName name="cash_and_exercise_proceeds_m">Model!$B$31</definedName>
+    <definedName name="construction_capex_m">Model!$B$23</definedName>
     <definedName name="project_npv5_m">Model!$B$39</definedName>
-    <definedName name="silver_npv_sensitivity_per_dollar_m">Model!$B$29</definedName>
-[...4 lines deleted...]
-    <definedName name="current_market_cap_m">Model!$B$24</definedName>
+    <definedName name="current_ev_to_adjusted_project_npv">Model!$B$41</definedName>
+    <definedName name="risked_project_nav_m">Model!$B$42</definedName>
+    <definedName name="equity_nav_m">Model!$B$44</definedName>
+    <definedName name="upside">Model!$B$48</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <si>
     <t>USAU CK Gold project NPV DCF valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Risk-adjusted CK Gold feasibility-study NPV valuation. The model starts with the May 2026 S-K 1300 after-tax NPV5 sensitivity table, adjusts for current copper and silver prices, then applies a development-stage NAV multiple, expected project financing dilution, corporate cash, expected burn, and non-CK optionality.
 </t>
   </si>
   <si>
-    <t>As of 2026-06-21  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8a0b3cd781752b43f611cd65bbc90432</t>
+    <t>As of 2026-10-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8a0b3cd781752b43f611cd65bbc90432</t>
   </si>
   <si>
     <t>p1500</t>
   </si>
   <si>
     <t>p2000</t>
   </si>
   <si>
     <t>p2500</t>
   </si>
   <si>
     <t>p3000</t>
   </si>
   <si>
     <t>p3250</t>
   </si>
   <si>
     <t>p3500</t>
   </si>
   <si>
     <t>p4000</t>
   </si>
   <si>
     <t>p4500</t>
   </si>
   <si>
     <t>p5000</t>
   </si>
   <si>
     <t>p5500</t>
   </si>
   <si>
     <t>p6000</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Copper price</t>
   </si>
   <si>
     <t>Burn to financing</t>
   </si>
   <si>
+    <t>Current USAU share price</t>
+  </si>
+  <si>
     <t>Financing price/current price</t>
   </si>
   <si>
     <t>Gold price</t>
   </si>
   <si>
     <t>Non-CK optionality</t>
   </si>
   <si>
     <t>Project debt funding</t>
   </si>
   <si>
     <t>Risked NAV multiple</t>
   </si>
   <si>
     <t>Retained cash</t>
   </si>
   <si>
     <t>Silver price</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>base_case_copper_price</t>
   </si>
   <si>
     <t>base_case_silver_price</t>
   </si>
   <si>
     <t>basic_shares_m</t>
   </si>
   <si>
     <t>cash_m</t>
   </si>
   <si>
     <t>common_equivalents_m</t>
   </si>
   <si>
     <t>construction_capex_m</t>
   </si>
   <si>
     <t>copper_npv_sensitivity_per_dollar_m</t>
   </si>
   <si>
     <t>current_market_cap_m</t>
   </si>
   <si>
-    <t>current_price</t>
-[...1 lines deleted...]
-  <si>
     <t>npv_curve_after_tax_m</t>
   </si>
   <si>
     <t>npv_curve_gold_prices</t>
   </si>
   <si>
     <t>option_warrant_proceeds_m</t>
   </si>
   <si>
     <t>silver_npv_sensitivity_per_dollar_m</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>cash_and_exercise_proceeds_m</t>
   </si>
   <si>
     <t>copper_credit_m</t>
   </si>
   <si>
     <t>current_ev_m</t>
   </si>
   <si>
     <t>current_fd_shares_m</t>
@@ -296,72 +296,162 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>copper_price = 4.5, corporate_burn_to_financing_m = 20, financing_discount_to_current = 0.75, gold_price = 3250, optional_assets_m = 10, project_debt_ratio = 0.4, project_nav_multiple = 0.25, silver_price = 40</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>copper_price = 6.5, corporate_burn_to_financing_m = 10, financing_discount_to_current = 0.95, gold_price = 5000, optional_assets_m = 50, project_debt_ratio = 0.65, project_nav_multiple = 0.65, silver_price = 75</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 19 Model Edge reference USAU price $11.2; provider/refresh timestamp 2026-10-19T15:24:42.491986-06:00. Retrieval timestamps are not trade timestamps or asserted official closing prints. Financial anchors retain their separately disclosed dates.</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>October 19, 2026: Refresh the same-page Trading Economics OTC/CFD references to gold $4,137.81/oz, copper $6.5475/lb and silver $57.048/oz; these are observed reference marks, not official settlements. Stock reference $11.20 also increases construction-equity dilution mechanically under the existing financing-at-85%-of-price formula. Refresh market-cap diagnostic to $185.121003M, separately provider-dated October 19 00:00Z. Preserve FS sensitivity curve, 45% NAV factor, 55% non-common funding, existing cash/share bridge and fixed bear/bull metals.</t>
+  </si>
+  <si>
+    <t>https://tradingeconomics.com/commodities</t>
+  </si>
+  <si>
+    <t>October 14 Model Edge regular-session reference USAU price $11.94, refreshed 2026-10-14T14:58:22.806277-06:00. Price refresh changes market-relative outputs; separate evidence/relative-method changes are described below.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/USAU</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>Refresh observed October 14 Trading Economics OTC/CFD references to gold $4,105.57/oz, copper $6.5610/lb and silver $55.629/oz; these are not official settlements. Price $11.94 also mechanically increases financing dilution under the existing 85%-of-price formula. Market-cap diagnostic $197.023886M is separately provider-dated October 14 00:00Z. Preserve feasibility NPV curve, 45% NAV factor, 55% non-common funding, cash/share bridge and fixed scenario metals.</t>
+  </si>
+  <si>
+    <t>https://tradingeconomics.com/commodity/gold</t>
+  </si>
+  <si>
+    <t>September 30 Modeledge reference USAU price $14.86, refreshed 2026-09-30T15:27:35.616445-06:00. This quote refresh changes market-relative outputs; any intrinsic effects are separately explained. For USAU only, the existing financing-price formula mechanically links valuation to price.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>September 30: seven September 29 Forms 4 disclose September 28 grants totaling 54,552 deferred/restricted stock units and 94,816 options at $14.80. Add 0.149368M to common equivalents (4.048874M to 4.198242M), not issued basic shares; add $1.4032768M conditional exercise proceeds under the existing fully exercised NAV convention. Awards generally require one year of service; deferred units also await board-service cessation. Do not double-count Luke Norman's corrected direct/indirect holdings. Refresh observed Trading Economics OTC/CFD references to gold $4,157.80/oz, copper $6.5793/lb and silver $60.407/oz, not official settlements; price $14.86 affects financing dilution through the existing 85% formula. Market-cap diagnostic $245.207282M (provider September 30 00:00Z). Preserve 16.528663M basic shares, cash bridge, feasibility NPV curve, 45% NAV factor, 55% non-common funding and scenario metal assumptions.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/USAU/filing/4/0001493152-26-044936</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the September 30 USAU review; see the first dated source note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/USAU/filing/4/0001493152-26-044937</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/USAU/filing/4/0001493152-26-044934</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/USAU/filing/4/0001493152-26-044939</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/USAU/filing/4/0001493152-26-044938</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/USAU/filing/4/0001493152-26-044935</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/USAU/filing/4/0001493152-26-044940</t>
+  </si>
+  <si>
+    <t>https://tradingeconomics.com/commodity/copper</t>
+  </si>
+  <si>
+    <t>https://tradingeconomics.com/commodity/silver</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference USAU stock price $14.8, retrieved 2026-09-28T16:46:37.736707-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28 observed Trading Economics reference marks replace September 11 defaults: gold $4,125.13/oz, copper $6.5596/lb, silver $60.763/oz. These are captured OTC/CFD snapshots, not official settlements. Current stock reference $14.80 also mechanically increases financing dilution under the existing 85%-of-price formula. Preserve FS sensitivity curve, 45% NAV factor, 55% non-common funding, capital/share bridge and fixed bear/bull metals. Market-cap diagnostic refreshed to $244.217212M (provider September 28 00:00Z).</t>
+  </si>
+  <si>
+    <t>Additional supporting record for the September 28 USAU review.</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $15.2. Market cap $250.817678M is separately provider-dated September 11 00:00Z; existing financing-dilution linkage to share price is preserved.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>September 11 quarterly filing refresh: July 31 cash $27.114710M, plus $0.011200M August warrant exercise less $1.645M remaining September property purchase gives $25.480910M pro forma cash before unreported interim operating movements. September 10 common shares 16.528663M; July equivalents 4.388898M less 0.337524M expired and 0.002500M exercised warrants leaves 4.048874M. Remaining gross exercise proceeds approximate $39.40246738M using rounded weighted-average strikes. Preserve the FS curve, $422.4M capex, 45% NAV risk factor, 55% non-common funding, 85% financing-price ratio, $15M burn and $25M optional assets.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/27093/000149315226042381/0001493152-26-042381-index.html</t>
+  </si>
+  <si>
+    <t>September 11 observed commodity references: gold $4,348.54/troy oz, copper $6.4782/lb and silver $64.480/troy oz. Trading Economics OTC/CFD reference marks, not official settlements. These replace the June default marks; bear/bull metal anchors are unchanged.</t>
+  </si>
+  <si>
     <t>CK Gold May 2026 feasibility study: after-tax NPV5 of $632M at $3,250/oz gold, $4.50/lb copper, $40/oz silver, 27% IRR, and 11-year operating mine life.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/27093/000149315226023905/</t>
   </si>
   <si>
     <t>2026-06-21</t>
   </si>
   <si>
     <t>CK Gold feasibility-study metal-price sensitivity table: after-tax NPV5 from -$147M at $1,500/oz gold to $1.774B at $6,000/oz gold.</t>
   </si>
   <si>
     <t>U.S. Gold January 31, 2026 10-Q: $36.1M cash, $35.4M working capital, no debt, 16.5M shares outstanding, and 4.45M common stock equivalents.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/27093/000149315226010290/</t>
   </si>
   <si>
     <t>Commodity marks used for default assumptions: gold about $4,160/oz, copper about $6.33/lb, silver about $65/oz.</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://tradingeconomics.com/commodity/gold</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -775,192 +865,192 @@
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="6">
-        <v>6.33</v>
+        <v>6.5475</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="8">
-        <v>0.85</v>
+      <c r="B9" s="6">
+        <v>11.2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="9">
-        <v>4160</v>
+      <c r="B10" s="8">
+        <v>0.85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="7">
-        <v>25</v>
+      <c r="B11" s="9">
+        <v>4137.81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="8">
-        <v>0.55</v>
+      <c r="B12" s="7">
+        <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
-        <v>0.45</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="7">
-        <v>10</v>
+      <c r="B14" s="8">
+        <v>0.45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="9">
-        <v>65</v>
+      <c r="B15" s="7">
+        <v>10</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="5" t="s">
         <v>24</v>
       </c>
+      <c r="B16" s="9">
+        <v>57.048</v>
+      </c>
     </row>
     <row r="17">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B18">
-        <v>40</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B19">
-        <v>16.501163</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B20">
-        <v>36.087724</v>
+        <v>16.528663</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B21">
-        <v>4.451353</v>
+        <v>25.48091</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B22">
-        <v>422.4</v>
+        <v>4.198242</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B23">
-        <v>110</v>
+        <v>422.4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B24">
-        <v>261.543434</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B25">
-        <v>15.85</v>
+        <v>185.121003</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26">
         <v>-147</v>
       </c>
       <c r="C26">
         <v>98</v>
       </c>
       <c r="D26">
         <v>320</v>
       </c>
       <c r="E26">
         <v>528</v>
       </c>
       <c r="F26">
         <v>632</v>
       </c>
       <c r="G26">
         <v>737</v>
       </c>
       <c r="H26">
@@ -1000,208 +1090,208 @@
       </c>
       <c r="G27">
         <v>3500</v>
       </c>
       <c r="H27">
         <v>4000</v>
       </c>
       <c r="I27">
         <v>4500</v>
       </c>
       <c r="J27">
         <v>5000</v>
       </c>
       <c r="K27">
         <v>5500</v>
       </c>
       <c r="L27">
         <v>6000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>45</v>
+        <v>40.80574418</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B29">
         <v>1.3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B31" t="str">
-        <f>(Model!$B$20+Model!$B$28)</f>
+        <f>(Model!$B$21+Model!$B$28)</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B32" t="str">
-        <f>((Model!$B$7-Model!$B$17)*Model!$B$23)</f>
+        <f>((Model!$B$7-Model!$B$18)*Model!$B$24)</f>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B33" t="str">
-        <f>(Model!$B$24-Model!$B$20)</f>
+        <f>(Model!$B$25-Model!$B$21)</f>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B34" t="str">
-        <f>(Model!$B$19+Model!$B$21)</f>
+        <f>(Model!$B$20+Model!$B$22)</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B35" t="str">
-        <f>(Model!$B$25*Model!$B$9)</f>
+        <f>(Model!$B$9*Model!$B$10)</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B36" t="str">
-        <f>IF(Model!$B$10&lt;=Model!$B$27,Model!$B$26,IF(Model!$B$10&gt;=Model!$L$27,Model!$L$26,Calc!$B$3))</f>
+        <f>IF(Model!$B$11&lt;=Model!$B$27,Model!$B$26,IF(Model!$B$11&gt;=Model!$L$27,Model!$L$26,Calc!$B$3))</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B37" t="str">
-        <f>((Model!$B$15-Model!$B$18)*Model!$B$29)</f>
+        <f>((Model!$B$16-Model!$B$19)*Model!$B$29)</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B38" t="str">
-        <f>MAX(0,(Model!$B$31-Model!$B$14))</f>
+        <f>MAX(0,(Model!$B$31-Model!$B$15))</f>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B39" t="str">
         <f>((Model!$B$36+Model!$B$32)+Model!$B$37)</f>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B40" t="str">
-        <f>MAX(0,((Model!$B$22*(1-Model!$B$12))-Model!$B$38))</f>
+        <f>MAX(0,((Model!$B$23*(1-Model!$B$13))-Model!$B$38))</f>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B41" t="str">
         <f>(Model!$B$33/MAX(50,Model!$B$39))</f>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B42" t="str">
-        <f>(Model!$B$39*Model!$B$13)</f>
+        <f>(Model!$B$39*Model!$B$14)</f>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B43" t="str">
         <f>(Model!$B$40/Model!$B$35)</f>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B44" t="str">
-        <f>(((Model!$B$42+Model!$B$31)-Model!$B$8)+Model!$B$11)</f>
+        <f>(((Model!$B$42+Model!$B$31)-Model!$B$8)+Model!$B$12)</f>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B45" t="str">
         <f>(Model!$B$34+Model!$B$43)</f>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B46" t="str">
         <f>(Model!$B$44/Model!$B$45)</f>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B47" t="str">
         <f>MAX(0,Model!$B$46)</f>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B48" t="str">
-        <f>((Model!$B$47/Model!$B$25)-1)</f>
+        <f>((Model!$B$47/Model!$B$9)-1)</f>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B50" s="6" t="str">
         <f>Model!$B$47</f>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B51" s="8" t="str">
         <f>Model!$B$48</f>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
@@ -1228,460 +1318,702 @@
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="11" t="str">
         <f>Model!$B$45</f>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="8" t="str">
         <f>Model!$B$41</f>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B59" s="8">
         <v>0.3</v>
       </c>
       <c r="C59" s="8">
         <v>0.4</v>
       </c>
       <c r="D59" s="8">
         <v>0.5</v>
       </c>
       <c r="E59" s="8">
         <v>0.6</v>
       </c>
       <c r="F59" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="9">
         <v>3000</v>
       </c>
       <c r="B60" s="6">
-        <v>10.731254123802232</v>
+        <v>8.881412347156614</v>
       </c>
       <c r="C60" s="6">
-        <v>13.288938823115908</v>
+        <v>11.110765261554178</v>
       </c>
       <c r="D60" s="6">
-        <v>15.84662352242958</v>
+        <v>13.340118175951739</v>
       </c>
       <c r="E60" s="6">
-        <v>18.404308221743257</v>
+        <v>15.5694710903493</v>
       </c>
       <c r="F60" s="6">
-        <v>20.96199292105693</v>
+        <v>17.79882400474686</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="9">
         <v>3500</v>
       </c>
       <c r="B61" s="6">
-        <v>12.836358227857987</v>
+        <v>10.684129643474906</v>
       </c>
       <c r="C61" s="6">
-        <v>16.095744295190247</v>
+        <v>13.5143883233119</v>
       </c>
       <c r="D61" s="6">
-        <v>19.355130362522505</v>
+        <v>16.344647003148893</v>
       </c>
       <c r="E61" s="6">
-        <v>22.61451642985476</v>
+        <v>19.174905682985884</v>
       </c>
       <c r="F61" s="6">
-        <v>25.87390249718702</v>
+        <v>22.005164362822878</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="9">
         <v>4000</v>
       </c>
       <c r="B62" s="6">
-        <v>14.941462331913742</v>
+        <v>12.486846939793196</v>
       </c>
       <c r="C62" s="6">
-        <v>18.90254976726459</v>
+        <v>15.918011385069622</v>
       </c>
       <c r="D62" s="6">
-        <v>22.86363720261543</v>
+        <v>19.34917583034605</v>
       </c>
       <c r="E62" s="6">
-        <v>26.824724637966273</v>
+        <v>22.780340275622468</v>
       </c>
       <c r="F62" s="6">
-        <v>30.785812073317114</v>
+        <v>26.211504720898894</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="9">
         <v>4500</v>
       </c>
       <c r="B63" s="6">
-        <v>17.046566435969496</v>
+        <v>14.289564236111492</v>
       </c>
       <c r="C63" s="6">
-        <v>21.709355239338922</v>
+        <v>18.321634446827346</v>
       </c>
       <c r="D63" s="6">
-        <v>26.372144042708353</v>
+        <v>22.353704657543204</v>
       </c>
       <c r="E63" s="6">
-        <v>31.034932846077783</v>
+        <v>26.38577486825906</v>
       </c>
       <c r="F63" s="6">
-        <v>35.6977216494472</v>
+        <v>30.417845078974906</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="9">
         <v>5000</v>
       </c>
       <c r="B64" s="6">
-        <v>19.14159827158479</v>
+        <v>16.083656090820607</v>
       </c>
       <c r="C64" s="6">
-        <v>24.50273102015932</v>
+        <v>20.713756919772834</v>
       </c>
       <c r="D64" s="6">
-        <v>29.863863768733847</v>
+        <v>25.34385774872506</v>
       </c>
       <c r="E64" s="6">
-        <v>35.22499651730837</v>
+        <v>29.973958577677287</v>
       </c>
       <c r="F64" s="6">
-        <v>40.5861292658829</v>
+        <v>34.60405940662951</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="9">
         <v>5500</v>
       </c>
       <c r="B65" s="6">
-        <v>21.21648557031917</v>
+        <v>17.860497062311367</v>
       </c>
       <c r="C65" s="6">
-        <v>27.269247418471828</v>
+        <v>23.082878215093846</v>
       </c>
       <c r="D65" s="6">
-        <v>33.322009266624484</v>
+        <v>28.305259367876324</v>
       </c>
       <c r="E65" s="6">
-        <v>39.37477111477713</v>
+        <v>33.5276405206588</v>
       </c>
       <c r="F65" s="6">
-        <v>45.42753296292978</v>
+        <v>38.750021673441275</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B68" s="8">
         <v>0.35</v>
       </c>
       <c r="C68" s="8">
         <v>0.45</v>
       </c>
       <c r="D68" s="8">
         <v>0.55</v>
       </c>
       <c r="E68" s="8">
         <v>0.65</v>
       </c>
       <c r="F68" s="8">
         <v>0.75</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="9">
         <v>3000</v>
       </c>
       <c r="B69" s="6">
-        <v>12.034228183412527</v>
+        <v>9.74030813852605</v>
       </c>
       <c r="C69" s="6">
-        <v>13.18035795054753</v>
+        <v>10.842294958647612</v>
       </c>
       <c r="D69" s="6">
-        <v>14.567781172772746</v>
+        <v>12.225441718752958</v>
       </c>
       <c r="E69" s="6">
-        <v>16.28166142065194</v>
+        <v>14.013084723094071</v>
       </c>
       <c r="F69" s="6">
-        <v>18.452583545737724</v>
+        <v>16.41305367822351</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="9">
         <v>3500</v>
       </c>
       <c r="B70" s="6">
-        <v>14.64272114856564</v>
+        <v>11.894711515934056</v>
       </c>
       <c r="C70" s="6">
-        <v>16.03728159103428</v>
+        <v>13.240440535313008</v>
       </c>
       <c r="D70" s="6">
-        <v>17.725437328856376</v>
+        <v>14.929517663230397</v>
       </c>
       <c r="E70" s="6">
-        <v>19.810811660242305</v>
+        <v>17.11255925983156</v>
       </c>
       <c r="F70" s="6">
-        <v>22.452294506370997</v>
+        <v>20.043363702819356</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="9">
         <v>4000</v>
       </c>
       <c r="B71" s="6">
-        <v>17.251214113718753</v>
+        <v>14.049114893342063</v>
       </c>
       <c r="C71" s="6">
-        <v>18.894205231521028</v>
+        <v>15.638586111978405</v>
       </c>
       <c r="D71" s="6">
-        <v>20.883093484940005</v>
+        <v>17.633593607707837</v>
       </c>
       <c r="E71" s="6">
-        <v>23.33996189983267</v>
+        <v>20.212033796569045</v>
       </c>
       <c r="F71" s="6">
-        <v>26.452005467004273</v>
+        <v>23.673673727415206</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="9">
         <v>4500</v>
       </c>
       <c r="B72" s="6">
-        <v>19.85970707887187</v>
+        <v>16.20351827075007</v>
       </c>
       <c r="C72" s="6">
-        <v>21.75112887200778</v>
+        <v>18.0367316886438</v>
       </c>
       <c r="D72" s="6">
-        <v>24.04074964102364</v>
+        <v>20.337669552185275</v>
       </c>
       <c r="E72" s="6">
-        <v>26.869112139423038</v>
+        <v>23.311508333306534</v>
       </c>
       <c r="F72" s="6">
-        <v>30.451716427637553</v>
+        <v>27.303983752011053</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="9">
         <v>5000</v>
       </c>
       <c r="B73" s="6">
-        <v>22.455719216440517</v>
+        <v>18.347613498026938</v>
       </c>
       <c r="C73" s="6">
-        <v>24.594383021391717</v>
+        <v>20.423402884559607</v>
       </c>
       <c r="D73" s="6">
-        <v>27.183297394446583</v>
+        <v>23.02880733424895</v>
       </c>
       <c r="E73" s="6">
-        <v>30.381376492699573</v>
+        <v>26.396152848337145</v>
       </c>
       <c r="F73" s="6">
-        <v>34.43229001525344</v>
+        <v>30.916923872183</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="9">
         <v>5500</v>
       </c>
       <c r="B74" s="6">
-        <v>25.02676969884024</v>
+        <v>20.47109242504153</v>
       </c>
       <c r="C74" s="6">
-        <v>27.410298188570046</v>
+        <v>22.78712531897622</v>
       </c>
       <c r="D74" s="6">
-        <v>30.295628342548152</v>
+        <v>25.694068791485087</v>
       </c>
       <c r="E74" s="6">
-        <v>33.859869073348456</v>
+        <v>29.451137319954</v>
       </c>
       <c r="F74" s="6">
-        <v>38.37458885683457</v>
+        <v>34.49512418350714</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B77" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B78" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B79" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>45</v>
       </c>
       <c r="B2" t="str">
-        <f>MIN(MATCH(MIN(MAX(Model!$B$10,Model!$B$27),Model!$L$27),Model!$B$27:$L$27,1),10)</f>
+        <f>MIN(MATCH(MIN(MAX(Model!$B$11,Model!$B$27),Model!$L$27),Model!$B$27:$L$27,1),10)</f>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="str">
-        <f>INDEX(Model!$B$26:$L$26,1,Calc!$B$2)+(Model!$B$10-INDEX(Model!$B$27:$L$27,1,Calc!$B$2))/(INDEX(Model!$B$27:$L$27,1,Calc!$B$2+1)-INDEX(Model!$B$27:$L$27,1,Calc!$B$2))*(INDEX(Model!$B$26:$L$26,1,Calc!$B$2+1)-INDEX(Model!$B$26:$L$26,1,Calc!$B$2))</f>
+        <f>INDEX(Model!$B$26:$L$26,1,Calc!$B$2)+(Model!$B$11-INDEX(Model!$B$27:$L$27,1,Calc!$B$2))/(INDEX(Model!$B$27:$L$27,1,Calc!$B$2+1)-INDEX(Model!$B$27:$L$27,1,Calc!$B$2))*(INDEX(Model!$B$26:$L$26,1,Calc!$B$2+1)-INDEX(Model!$B$26:$L$26,1,Calc!$B$2))</f>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>79</v>
       </c>
       <c r="B2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B3" t="s">
         <v>82</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>83</v>
       </c>
       <c r="B4" t="s">
         <v>84</v>
       </c>
       <c r="C4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C5" t="s">
         <v>85</v>
       </c>
-      <c r="B5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" t="s">
+        <v>87</v>
+      </c>
+      <c r="C14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" t="s">
+        <v>87</v>
+      </c>
+      <c r="C18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" t="s">
+        <v>100</v>
+      </c>
+      <c r="C20" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>109</v>
+      </c>
+      <c r="B23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C24" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>