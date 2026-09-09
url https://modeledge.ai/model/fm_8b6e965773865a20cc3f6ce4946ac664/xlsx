--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,98 +10,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="fob_revenue_per_ton">Model!$B$9</definedName>
+    <definedName name="net_debt_m">Model!$B$11</definedName>
     <definedName name="target_ev_ebitda">Model!$B$15</definedName>
     <definedName name="equity_value_m">Model!$B$21</definedName>
+    <definedName name="coal_cash_margin_m">Model!$B$18</definedName>
+    <definedName name="upside">Model!$B$23</definedName>
+    <definedName name="coal_cash_margin_per_ton">Model!$B$17</definedName>
+    <definedName name="critical_minerals_option_value_m">Model!$B$7</definedName>
+    <definedName name="idle_costs_m">Model!$B$10</definedName>
+    <definedName name="sales_tons_m">Model!$B$12</definedName>
+    <definedName name="sgna_and_ree_overhead_m">Model!$B$13</definedName>
+    <definedName name="shares_outstanding_m">Model!$B$14</definedName>
+    <definedName name="cash_cost_per_ton">Model!$B$6</definedName>
+    <definedName name="current_price">Model!$B$8</definedName>
+    <definedName name="normalized_ebitda_m">Model!$B$19</definedName>
+    <definedName name="coal_enterprise_value_m">Model!$B$20</definedName>
     <definedName name="fair_value">Model!$B$22</definedName>
-    <definedName name="upside">Model!$B$23</definedName>
-[...12 lines deleted...]
-    <definedName name="cash_cost_per_ton">Model!$B$6</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>METC SOTP EV/EBITDA valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Mid-cycle sum-of-the-parts valuation for Ramaco Resources. The coal platform is valued on normalized metallurgical coal EBITDA using guided 2026 sales tons and cash costs, while Brook Mine and critical minerals are included as a separate pre-revenue option value.
+    <t xml:space="preserve">Conservative post-Q2 2026 sum-of-the-parts valuation for Ramaco Resources. The coal platform is valued on normalized metallurgical coal EBITDA using revised 2026 sales guidance and sub-$100 cash cost performance, while the Brook Mine critical-minerals project is included as a separate risked pre-revenue option value after the Hatch conceptual study.
 </t>
   </si>
   <si>
-    <t>As of 2026-06-14  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8b6e965773865a20cc3f6ce4946ac664</t>
+    <t>As of 2026-08-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8b6e965773865a20cc3f6ce4946ac664</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Cash cost per ton</t>
   </si>
   <si>
     <t>Brook Mine critical-minerals option value</t>
   </si>
   <si>
     <t>Current METC price</t>
   </si>
   <si>
-    <t>FOB revenue per ton</t>
+    <t>Normalized FOB revenue per ton</t>
   </si>
   <si>
     <t>Idle and other costs</t>
   </si>
   <si>
     <t>Net debt</t>
   </si>
   <si>
     <t>Sales tons</t>
   </si>
   <si>
     <t>SG&amp;A and REE overhead</t>
   </si>
   <si>
     <t>Shares outstanding</t>
   </si>
   <si>
     <t>Target EV/EBITDA</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>coal_cash_margin_per_ton</t>
   </si>
@@ -132,87 +132,99 @@
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Normalized EBITDA</t>
   </si>
   <si>
     <t>Coal cash margin per ton</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>cash_cost_per_ton = 100, critical_minerals_option_value_m = 150, fob_revenue_per_ton = 140, idle_costs_m = 3, sales_tons_m = 4.1, sgna_and_ree_overhead_m = 75, target_ev_ebitda = 4.5</t>
+    <t>cash_cost_per_ton = 101, critical_minerals_option_value_m = 300, fob_revenue_per_ton = 128, idle_costs_m = 3, sales_tons_m = 4, sgna_and_ree_overhead_m = 80, target_ev_ebitda = 4.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>cash_cost_per_ton = 95, critical_minerals_option_value_m = 400, fob_revenue_per_ton = 180, idle_costs_m = 2, sales_tons_m = 4.5, sgna_and_ree_overhead_m = 65, target_ev_ebitda = 6</t>
+    <t>cash_cost_per_ton = 94, critical_minerals_option_value_m = 1000, fob_revenue_per_ton = 165, idle_costs_m = 2, sales_tons_m = 4.3, sgna_and_ree_overhead_m = 70, target_ev_ebitda = 6</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Modeledge Hawk row and price service show METC last price of $15.26 and market cap near $821.1M.</t>
-[...17 lines deleted...]
-    <t>Brook Mine/critical-minerals value remains pre-revenue; management expects a Hatch conceptual report on processing economics.</t>
+    <t>METC price was updated from the Modeledge price service on August 6, 2026.</t>
+  </si>
+  <si>
+    <t>https://finance.yahoo.com/quote/METC/</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>Ramaco's Q2 2026 release reported a $15.4M quarterly net loss, $5.7M adjusted EBITDA, $400.1M liquidity, $99/t non-GAAP cash mine cost, 2026 sales guidance of 4.0M-4.3M tons, 2026 cash cost guidance of $96-$99/t, and capex guidance of $92M-$97M.</t>
+  </si>
+  <si>
+    <t>https://www.prnewswire.com/news-releases/ramaco-resources-reports-second-quarter-2026-results-302842977.html</t>
+  </si>
+  <si>
+    <t>Q2 2026 10-Q reported June 30 2026 cash and cash equivalents of $282.535M, long-term debt net of $452.810M, Q2 FOB revenue per ton of $116, Q2 cash cost per ton of $99, and August 4 2026 outstanding shares of 51.875261M Class A plus 11.512978M Class B.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1687187/000110465926090902/metc-20260630x10q.htm</t>
+  </si>
+  <si>
+    <t>Hatch conceptual work and Ramaco internal modeling increased Brook Mine potential economics, but the estimates are preliminary, based on inferred resources, and include materially higher refinery capital and longer timing risk.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1687187/000121390026082907/ea029953301ex99-2.htm</t>
+  </si>
+  <si>
+    <t>Q2 2026 call commentary indicated the Brook pilot building remains on schedule for fall 2026 completion, full-scale pilot operations are expected in 2027, and Maben low-vol expansion should add 0.6M tons at full capacity by the end of 2027.</t>
+  </si>
+  <si>
+    <t>https://finance.yahoo.com/quote/METC/earnings/METC-Q2-2026-earnings_call-666663.html</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
@@ -572,107 +584,107 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
         <v>97.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>15.26</v>
+        <v>9.125</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>2.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>96.864</v>
+        <v>170.275</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
-        <v>4.3</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
-        <v>65.677144</v>
+        <v>63.388239</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="str">
         <f>(Model!$B$9-Model!$B$6)</f>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
@@ -790,138 +802,127 @@
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
-[...10 lines deleted...]
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>