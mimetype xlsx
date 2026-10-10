--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,147 +10,153 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="implied_equity_value">Model!$B$11</definedName>
     <definedName name="margin_of_safety">Model!$B$12</definedName>
     <definedName name="current_price">Model!$B$5</definedName>
     <definedName name="diluted_shares">Model!$B$6</definedName>
     <definedName name="earnings_multiple">Model!$B$7</definedName>
     <definedName name="normalized_eps">Model!$B$8</definedName>
     <definedName name="intrinsic_value">Model!$B$10</definedName>
+    <definedName name="implied_equity_value">Model!$B$11</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t>Micron cycle-normalized earning-power valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8e0eb7ed15a71e6c9da8ec1879bebeac</t>
+    <t>As of 2026-09-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8e0eb7ed15a71e6c9da8ec1879bebeac</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares outstanding</t>
   </si>
   <si>
     <t>Normalized earnings multiple</t>
   </si>
   <si>
     <t>Through-cycle normalized EPS</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>intrinsic_value</t>
   </si>
   <si>
     <t>implied_equity_value</t>
   </si>
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>earnings_multiple = 12, normalized_eps = 45</t>
+    <t>earnings_multiple = 12, normalized_eps = 60</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>earnings_multiple = 10, normalized_eps = 25</t>
+    <t>earnings_multiple = 10, normalized_eps = 35</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>earnings_multiple = 15, normalized_eps = 60</t>
+    <t>earnings_multiple = 15, normalized_eps = 90</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Micron Q3 FY2026 results and Q4 guidance</t>
-[...2 lines deleted...]
-    <t>https://investors.micron.com/news-releases/news-release-details/micron-technology-inc-reports-record-results-third-quarter</t>
+    <t>Micron fiscal fourth-quarter and full-year 2026 results and fiscal first-quarter 2027 guidance</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/723125/000072312526000018/a2026q4ex991-pressrelease.htm</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>Micron fiscal third-quarter 2026 results and prior guidance</t>
+  </si>
+  <si>
+    <t>https://investors.micron.com/news/press-release/2026/Micron-Technology-Inc--Reports-Record-Results-for-the-Third-Quarter-of-Fiscal-2026/default.aspx</t>
   </si>
   <si>
     <t>Published cycle-normalized valuation framework</t>
   </si>
   <si>
     <t>https://minivaluator.com/blog/micron-stock-valuation</t>
   </si>
   <si>
     <t>Published through-cycle DCF P-E and HBM SOTP ranges</t>
   </si>
   <si>
     <t>https://app.marginofinsight.com/memo/mu</t>
   </si>
   <si>
     <t>Published earnings-cycle analysis</t>
   </si>
   <si>
     <t>https://www.morningstar.com/stocks/micron-earnings-what-goes-up-must-come-down-eventually</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
@@ -520,75 +526,75 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
-        <v>848.95</v>
+        <v>1065.11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>1.13</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="str">
         <f>(Model!$B$8*Model!$B$7)</f>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$10*Model!$B$6)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
@@ -666,51 +672,51 @@
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B23" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -739,43 +745,54 @@
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>